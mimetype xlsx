--- v2 (2026-03-12)
+++ v3 (2026-04-30)
@@ -46,53 +46,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgik1923-my.sharepoint.com/personal/lina_vgik_nu/Documents/Skrivbordet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C32ED100-A7D1-4373-B02B-41C623F82316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FE0B477-0D89-40EF-B0AA-39AB3FDB5DC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="948" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="948" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Mall istider" sheetId="73" r:id="rId1"/>
     <sheet name="V 14" sheetId="320" r:id="rId2"/>
     <sheet name="V 13" sheetId="318" r:id="rId3"/>
     <sheet name="V 12" sheetId="317" r:id="rId4"/>
     <sheet name="V 11" sheetId="315" r:id="rId5"/>
     <sheet name="V 10" sheetId="316" r:id="rId6"/>
     <sheet name="V 9" sheetId="313" r:id="rId7"/>
     <sheet name="V 8" sheetId="314" r:id="rId8"/>
     <sheet name="V 7" sheetId="311" r:id="rId9"/>
     <sheet name="V 6" sheetId="312" r:id="rId10"/>
     <sheet name="V 5" sheetId="310" r:id="rId11"/>
     <sheet name="V 4" sheetId="307" r:id="rId12"/>
     <sheet name="V 3." sheetId="308" r:id="rId13"/>
     <sheet name="V 2." sheetId="309" r:id="rId14"/>
     <sheet name="V 1." sheetId="306" r:id="rId15"/>
     <sheet name="V 52" sheetId="305" r:id="rId16"/>
     <sheet name="V 51" sheetId="304" r:id="rId17"/>
     <sheet name="V 50" sheetId="303" r:id="rId18"/>
     <sheet name="V 49 " sheetId="302" r:id="rId19"/>
     <sheet name="V 48" sheetId="301" r:id="rId20"/>
     <sheet name="V 47" sheetId="300" r:id="rId21"/>
     <sheet name="V 46" sheetId="299" r:id="rId22"/>
     <sheet name="V 45" sheetId="298" r:id="rId23"/>
@@ -286,51 +286,51 @@
   <c r="I71" i="291"/>
   <c r="B84" i="291" s="1"/>
   <c r="C84" i="291" s="1"/>
   <c r="F84" i="291" s="1"/>
   <c r="I70" i="291"/>
   <c r="B83" i="291" s="1"/>
   <c r="C83" i="291" s="1"/>
   <c r="F83" i="291" s="1"/>
   <c r="I69" i="291"/>
   <c r="B82" i="291" s="1"/>
   <c r="C82" i="291" s="1"/>
   <c r="F82" i="291" s="1"/>
   <c r="I77" i="247"/>
   <c r="I76" i="247"/>
   <c r="I75" i="247"/>
   <c r="I74" i="247"/>
   <c r="I73" i="247"/>
   <c r="I72" i="247"/>
   <c r="I71" i="247"/>
   <c r="I70" i="247"/>
   <c r="I69" i="247"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6350" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6340" uniqueCount="497">
   <si>
     <t>Grundschema</t>
   </si>
   <si>
     <t>Istider</t>
   </si>
   <si>
     <t>Tider</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
@@ -684,404 +684,416 @@
   <si>
     <t>V 14</t>
   </si>
   <si>
     <t>3-5</t>
   </si>
   <si>
     <t>STÄNGT</t>
   </si>
   <si>
     <t>V 13</t>
   </si>
   <si>
     <t xml:space="preserve">J-lag </t>
   </si>
   <si>
     <t>tränings-</t>
   </si>
   <si>
     <t>match</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
+    <t>16.00-17.50</t>
+  </si>
+  <si>
     <t>`3-4</t>
   </si>
   <si>
     <t>`1-2</t>
   </si>
   <si>
     <t>`4</t>
   </si>
   <si>
     <t>VACO</t>
   </si>
   <si>
     <t>V 12</t>
   </si>
   <si>
+    <t>10.00-11.30</t>
+  </si>
+  <si>
     <t>10.30-11.30</t>
   </si>
   <si>
+    <t>U 14</t>
+  </si>
+  <si>
+    <t>14.00-15.20</t>
+  </si>
+  <si>
     <t>U 15</t>
   </si>
   <si>
     <t>Vimmerby</t>
   </si>
   <si>
     <t>Matchstart</t>
   </si>
   <si>
     <t>BOKAT</t>
   </si>
   <si>
+    <t>U 16</t>
+  </si>
+  <si>
     <t>J18/20</t>
   </si>
   <si>
     <t>A10/11</t>
   </si>
   <si>
+    <t>Nässjö</t>
+  </si>
+  <si>
+    <t>A 10/1</t>
+  </si>
+  <si>
+    <t>19.00</t>
+  </si>
+  <si>
+    <t>20.40-21.30</t>
+  </si>
+  <si>
+    <t>V 11</t>
+  </si>
+  <si>
+    <t>U 13</t>
+  </si>
+  <si>
+    <t>Virserum</t>
+  </si>
+  <si>
+    <t>Åseda/O-hamn</t>
+  </si>
+  <si>
+    <t>matchstart</t>
+  </si>
+  <si>
+    <t>16.10</t>
+  </si>
+  <si>
+    <t>18.00-20.00</t>
+  </si>
+  <si>
+    <t>`2-3</t>
+  </si>
+  <si>
+    <t>Tryout</t>
+  </si>
+  <si>
+    <t>J-lag</t>
+  </si>
+  <si>
+    <t>`1</t>
+  </si>
+  <si>
+    <t>HV 71</t>
+  </si>
+  <si>
+    <t>`5</t>
+  </si>
+  <si>
+    <t>20.10-21.10</t>
+  </si>
+  <si>
+    <t>`3-5</t>
+  </si>
+  <si>
+    <t>19.10</t>
+  </si>
+  <si>
+    <t>U 12</t>
+  </si>
+  <si>
+    <t>poolspel</t>
+  </si>
+  <si>
+    <t>10.40</t>
+  </si>
+  <si>
+    <t>V 10</t>
+  </si>
+  <si>
+    <t>17.30-18.30</t>
+  </si>
+  <si>
+    <t>18.40-19.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A </t>
+  </si>
+  <si>
+    <t>Boro/Vetlanda</t>
+  </si>
+  <si>
+    <t>Växjö</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matchstart </t>
+  </si>
+  <si>
+    <t>20.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poolspel </t>
+  </si>
+  <si>
+    <t>10.30</t>
+  </si>
+  <si>
+    <t>J 18</t>
+  </si>
+  <si>
+    <t>Lkpg</t>
+  </si>
+  <si>
+    <t>V 9</t>
+  </si>
+  <si>
+    <t>12.30-13-30</t>
+  </si>
+  <si>
+    <t>13.45-14.45</t>
+  </si>
+  <si>
+    <t>U 9</t>
+  </si>
+  <si>
+    <t>Med klubba</t>
+  </si>
+  <si>
+    <t>Poolspel</t>
+  </si>
+  <si>
+    <t>Start 14.15</t>
+  </si>
+  <si>
+    <t>Nybro</t>
+  </si>
+  <si>
+    <t>´2-3</t>
+  </si>
+  <si>
+    <t>HA 74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U 16 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hc Dalen </t>
+  </si>
+  <si>
+    <t>19.30</t>
+  </si>
+  <si>
+    <t>V 8</t>
+  </si>
+  <si>
+    <t>´2-4</t>
+  </si>
+  <si>
+    <t>U9</t>
+  </si>
+  <si>
+    <t>´1-4-5</t>
+  </si>
+  <si>
+    <t>U13</t>
+  </si>
+  <si>
+    <t>Skridsko-</t>
+  </si>
+  <si>
+    <t>disco</t>
+  </si>
+  <si>
+    <t>LHC</t>
+  </si>
+  <si>
+    <t>B 122/13</t>
+  </si>
+  <si>
+    <t>J 20</t>
+  </si>
+  <si>
+    <t>Kristianstad</t>
+  </si>
+  <si>
+    <t>Tingsryd</t>
+  </si>
+  <si>
+    <t>V 7</t>
+  </si>
+  <si>
+    <t>08.30-13.30</t>
+  </si>
+  <si>
+    <t>08.30-11.00</t>
+  </si>
+  <si>
+    <t>09.00-10.40</t>
+  </si>
+  <si>
+    <t>09.00-10.15</t>
+  </si>
+  <si>
+    <t>med Klubba</t>
+  </si>
+  <si>
+    <t>10.00-14.00</t>
+  </si>
+  <si>
+    <t>Med Klubba</t>
+  </si>
+  <si>
+    <t>Skills</t>
+  </si>
+  <si>
+    <t>10.50-12.20</t>
+  </si>
+  <si>
+    <t>´2-5</t>
+  </si>
+  <si>
+    <t>12.45-14.15</t>
+  </si>
+  <si>
+    <t>12.30-14.50</t>
+  </si>
+  <si>
+    <t>13.30-14.30</t>
+  </si>
+  <si>
+    <t>´4</t>
+  </si>
+  <si>
+    <t>TKH</t>
+  </si>
+  <si>
+    <t>Oskarshamn</t>
+  </si>
+  <si>
+    <t>16.15</t>
+  </si>
+  <si>
+    <t>V 6</t>
+  </si>
+  <si>
+    <t>12.40</t>
+  </si>
+  <si>
+    <t>U11</t>
+  </si>
+  <si>
+    <t>A-Lag</t>
+  </si>
+  <si>
+    <t>´1</t>
+  </si>
+  <si>
+    <t>Alvesta</t>
+  </si>
+  <si>
+    <t>Tranås</t>
+  </si>
+  <si>
+    <t>Lidköping</t>
+  </si>
+  <si>
+    <t>V 5</t>
+  </si>
+  <si>
+    <t>Kalmar</t>
+  </si>
+  <si>
+    <t>HC Vita Hästen</t>
+  </si>
+  <si>
+    <t>Karlskrona</t>
+  </si>
+  <si>
+    <t>C: 14/15</t>
+  </si>
+  <si>
+    <t>´3-5</t>
+  </si>
+  <si>
+    <t>V 4</t>
+  </si>
+  <si>
+    <t>U 10</t>
+  </si>
+  <si>
+    <t>U 11</t>
+  </si>
+  <si>
+    <t>12.30</t>
+  </si>
+  <si>
+    <t>16.00-17.00</t>
+  </si>
+  <si>
+    <t>17.10-18.00</t>
+  </si>
+  <si>
+    <t>1-2-5</t>
+  </si>
+  <si>
+    <t>Gislaved</t>
+  </si>
+  <si>
+    <t>Bäcken HC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">matchstart </t>
+  </si>
+  <si>
+    <t>V 3</t>
+  </si>
+  <si>
+    <t>10.30-12.20</t>
+  </si>
+  <si>
     <t>2-3</t>
   </si>
   <si>
-    <t>A 10/1</t>
-[...313 lines deleted...]
-  <si>
     <t xml:space="preserve">Diö </t>
   </si>
   <si>
     <t xml:space="preserve">Match </t>
   </si>
   <si>
     <t>13.10</t>
   </si>
   <si>
     <t>V 2</t>
   </si>
   <si>
     <t>08.30-11.30</t>
   </si>
   <si>
     <t>10.30-13.30</t>
   </si>
   <si>
     <t xml:space="preserve">J 20 </t>
   </si>
   <si>
     <t>Lenhovda</t>
   </si>
   <si>
     <t>14.00-15.45</t>
@@ -1095,53 +1107,50 @@
   <si>
     <t>Klubba</t>
   </si>
   <si>
     <t>16.00-18.15</t>
   </si>
   <si>
     <t xml:space="preserve">Allmänhetens </t>
   </si>
   <si>
     <t>Vänersborg</t>
   </si>
   <si>
     <t xml:space="preserve">med </t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>18.0-19.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>20.40-21.30</t>
-[...1 lines deleted...]
-  <si>
     <t>09.10</t>
   </si>
   <si>
     <t>V 1</t>
   </si>
   <si>
     <t>25/26</t>
   </si>
   <si>
     <t>09.00-10.10</t>
   </si>
   <si>
     <t>J-lag+U16</t>
   </si>
   <si>
     <t>09.50-11.40</t>
   </si>
   <si>
     <t>10.20-14.20</t>
   </si>
   <si>
     <t>10.30-14.30</t>
   </si>
   <si>
     <t>´´4-5</t>
@@ -1516,53 +1525,50 @@
     <t>13.10-14.50</t>
   </si>
   <si>
     <t>14.00-15.30</t>
   </si>
   <si>
     <t>17.10-18.20</t>
   </si>
   <si>
     <t>Jonstorp</t>
   </si>
   <si>
     <t>18.30-19.50</t>
   </si>
   <si>
     <t>V 39</t>
   </si>
   <si>
     <t>D: 16/17</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
     <t>Skillingaryd</t>
-  </si>
-[...1 lines deleted...]
-    <t>16.00-17.50</t>
   </si>
   <si>
     <t>16.00-20.30</t>
   </si>
   <si>
     <t>Fotografering</t>
   </si>
   <si>
     <t>17.00-17.50</t>
   </si>
   <si>
     <t>16.00 U13</t>
   </si>
   <si>
     <t>16.20 U14</t>
   </si>
   <si>
     <t>16.40 U10</t>
   </si>
   <si>
     <t>Olofström</t>
   </si>
   <si>
     <t>18.00-18.50</t>
   </si>
@@ -2559,51 +2565,51 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="741">
+  <cellXfs count="748">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -4621,53 +4627,50 @@
     </xf>
     <xf numFmtId="16" fontId="14" fillId="16" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="16" borderId="30" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="16" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="16" borderId="29" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="5" borderId="29" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="6" borderId="22" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="30" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4691,50 +4694,74 @@
     <xf numFmtId="0" fontId="14" fillId="16" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="16" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="16" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="16" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="30" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="14" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="3" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="3" borderId="29" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -5052,63 +5079,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:AB89"/>
   <sheetViews>
     <sheetView topLeftCell="A23" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D35" sqref="D35:D46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="215"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
@@ -7426,51 +7457,51 @@
     <row r="89" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35C9E97C-546A-4D4D-B25E-89486BCC3493}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G14" sqref="G14:G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -7575,51 +7606,51 @@
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="470"/>
       <c r="E7" s="216"/>
       <c r="F7" s="470"/>
       <c r="G7" s="482"/>
       <c r="H7" s="519" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="509" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="243"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H8" s="271" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="507" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="236"/>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="245" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="216"/>
       <c r="I9" s="508"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="240" t="s">
         <v>29</v>
       </c>
@@ -7667,51 +7698,51 @@
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="392"/>
       <c r="H13" s="216"/>
       <c r="I13" s="509" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="408" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H14" s="271" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="507" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="216"/>
       <c r="I15" s="508"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
@@ -7746,502 +7777,502 @@
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="432"/>
       <c r="H18" s="216" t="s">
         <v>48</v>
       </c>
       <c r="I18" s="508"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="423" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H19" s="269"/>
       <c r="I19" s="509" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="423">
         <v>4</v>
       </c>
       <c r="H20" s="269"/>
       <c r="I20" s="507" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="269" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H21" s="274"/>
       <c r="I21" s="508"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="269">
         <v>1</v>
       </c>
       <c r="H22" s="521"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="274" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H23" s="423" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="274" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H24" s="423">
         <v>2</v>
       </c>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="269"/>
       <c r="H25" s="423" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423">
         <v>3</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="508"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216"/>
       <c r="H29" s="219" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="I29" s="507" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="216"/>
       <c r="H30" s="269"/>
       <c r="I30" s="508"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216"/>
       <c r="H31" s="269" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="269" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="605" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="269" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="637" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="220"/>
       <c r="G34" s="216"/>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="440"/>
       <c r="D35" s="605"/>
       <c r="E35" s="667"/>
       <c r="F35" s="591" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="332"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="441"/>
       <c r="D36" s="628" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E36" s="605" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F36" s="614"/>
       <c r="G36" s="216"/>
       <c r="H36" s="269"/>
       <c r="I36" s="508"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="355" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="637"/>
       <c r="E37" s="670" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F37" s="663" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G37" s="216"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="256" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="628"/>
       <c r="E38" s="590" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F38" s="663"/>
       <c r="G38" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="336" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="628" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E39" s="591" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F39" s="662" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="628"/>
       <c r="E40" s="591"/>
       <c r="F40" s="663" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G40" s="297"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="628" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E41" s="590" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F41" s="614"/>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="304" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="628" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="E42" s="590" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="F42" s="663"/>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="617" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="628"/>
       <c r="E43" s="590"/>
       <c r="F43" s="663"/>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
@@ -8639,51 +8670,51 @@
       <c r="G76" s="215"/>
       <c r="H76" s="215"/>
       <c r="I76" s="215"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A6EA574-60FC-4909-AAFD-77C5FD5ACD47}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="O36" sqref="O36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -8852,98 +8883,98 @@
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="508"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="429" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="509" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="392"/>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="507" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="399" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="508"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="591" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="509" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="590"/>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="507" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
@@ -8957,338 +8988,338 @@
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="508"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="642"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="392" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392">
         <v>4</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="508"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245">
         <v>1</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H23" s="401" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H24" s="401">
         <v>4</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245"/>
       <c r="H25" s="401" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="401">
         <v>1</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="401" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H29" s="220"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216">
         <v>2</v>
       </c>
       <c r="H30" s="245"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="H31" s="245"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216">
         <v>5</v>
       </c>
       <c r="H32" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H34" s="245"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220"/>
       <c r="E35" s="444" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="619" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="220"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
@@ -9297,74 +9328,74 @@
       <c r="B36" s="216"/>
       <c r="C36" s="441"/>
       <c r="D36" s="245"/>
       <c r="E36" s="288" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="628"/>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="391" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="248" t="s">
         <v>88</v>
       </c>
       <c r="E37" s="495" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F37" s="637" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="358" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="245"/>
       <c r="E38" s="290" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F38" s="628"/>
       <c r="G38" s="269"/>
       <c r="H38" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
       <c r="B39" s="513" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="245" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="272" t="s">
@@ -9386,51 +9417,51 @@
       </c>
       <c r="D40" s="245"/>
       <c r="E40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="273" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="342"/>
       <c r="H40" s="245"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="245" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E41" s="446">
         <v>4</v>
       </c>
       <c r="F41" s="258" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="220"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="508"/>
       <c r="B42" s="427">
         <v>4</v>
       </c>
       <c r="C42" s="308" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="245"/>
       <c r="E42" s="427"/>
       <c r="F42" s="258"/>
       <c r="G42" s="216"/>
@@ -9747,51 +9778,51 @@
       <c r="G65" s="216"/>
       <c r="H65" s="216"/>
       <c r="I65" s="320"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F932693-4852-43B2-BEF2-46F455C52A70}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P27" sqref="P27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -9962,468 +9993,468 @@
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="269"/>
       <c r="H11" s="269"/>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="611" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H12" s="216"/>
       <c r="I12" s="508"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="591">
         <v>2</v>
       </c>
       <c r="H13" s="216"/>
       <c r="I13" s="509" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="590" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H14" s="271" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="507" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="591">
         <v>4</v>
       </c>
       <c r="H15" s="216"/>
       <c r="I15" s="508"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="590" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H16" s="216"/>
       <c r="I16" s="509" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="590" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H17" s="216" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="507" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="642"/>
       <c r="H18" s="216" t="s">
         <v>48</v>
       </c>
       <c r="I18" s="508"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="423" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H19" s="269"/>
       <c r="I19" s="509" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="423">
         <v>1</v>
       </c>
       <c r="H20" s="269"/>
       <c r="I20" s="507" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="269" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H21" s="274"/>
       <c r="I21" s="508"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="269"/>
       <c r="H22" s="521"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="274" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H23" s="423" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="274" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H24" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="269"/>
       <c r="H25" s="423" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I27" s="508"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423"/>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357" t="s">
         <v>48</v>
       </c>
       <c r="G29" s="216" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H29" s="219"/>
       <c r="I29" s="507" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216">
         <v>2</v>
       </c>
       <c r="H30" s="269"/>
       <c r="I30" s="508"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H31" s="269"/>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H32" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="644" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H33" s="269"/>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="405" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="645" t="s">
         <v>91</v>
       </c>
       <c r="D35" s="339" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="649" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F35" s="611"/>
       <c r="G35" s="332"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="406"/>
       <c r="D36" s="340" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="423" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="591" t="s">
         <v>38</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="269"/>
       <c r="I36" s="508"/>
     </row>
@@ -10439,149 +10470,149 @@
         <v>21</v>
       </c>
       <c r="E37" s="424" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="590"/>
       <c r="G37" s="216"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="628" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="590" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="340"/>
       <c r="E38" s="422"/>
       <c r="F38" s="591" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G38" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="647"/>
       <c r="C39" s="590"/>
       <c r="D39" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="295" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="591"/>
       <c r="G39" s="216"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="590" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="298" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="591" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G40" s="297"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="590"/>
       <c r="D41" s="288" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E41" s="343">
         <v>4</v>
       </c>
       <c r="F41" s="591"/>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="591" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D42" s="648"/>
       <c r="E42" s="343"/>
       <c r="F42" s="590" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="590" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D43" s="301" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="443" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="590"/>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="590"/>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
@@ -10867,51 +10898,51 @@
       <c r="G65" s="279"/>
       <c r="H65" s="216"/>
       <c r="I65" s="525"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75494194-1562-4ECA-AC85-0B8BCD81BE3A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:I66"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="G51" sqref="G51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="2" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="210" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B2" s="211"/>
       <c r="C2" s="212"/>
       <c r="D2" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="213"/>
       <c r="F2" s="212">
         <v>2026</v>
       </c>
       <c r="G2" s="212"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="216"/>
       <c r="B3" s="216"/>
       <c r="C3" s="215"/>
       <c r="D3" s="216"/>
       <c r="E3" s="215"/>
       <c r="F3" s="215"/>
       <c r="G3" s="216"/>
       <c r="H3" s="215"/>
       <c r="I3" s="215"/>
     </row>
@@ -11080,98 +11111,98 @@
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="216"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="245"/>
       <c r="H12" s="246"/>
       <c r="I12" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="508"/>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="251" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="247"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="509" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="250"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="252"/>
       <c r="H14" s="246"/>
       <c r="I14" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="507" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="253" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I15" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="508"/>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="641" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="247"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="509" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="253"/>
       <c r="H17" s="246"/>
       <c r="I17" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="507" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
@@ -11202,128 +11233,128 @@
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392"/>
       <c r="H20" s="246"/>
       <c r="I20" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="392" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H21" s="246"/>
       <c r="I21" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="508"/>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245">
         <v>4</v>
       </c>
       <c r="H22" s="257"/>
       <c r="I22" s="247"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="245" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="H23" s="259"/>
       <c r="I23" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248">
         <v>1</v>
       </c>
       <c r="H24" s="401"/>
       <c r="I24" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="508"/>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H25" s="401"/>
       <c r="I25" s="247"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="245" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H26" s="401"/>
       <c r="I26" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H27" s="401"/>
       <c r="I27" s="244" t="s">
         <v>56</v>
       </c>
     </row>
@@ -11359,165 +11390,165 @@
       <c r="H29" s="401"/>
       <c r="I29" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="357" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="216" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H30" s="220" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I30" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="508"/>
       <c r="B31" s="216"/>
       <c r="C31" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245">
         <v>2</v>
       </c>
       <c r="I31" s="247"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="297"/>
       <c r="E32" s="405" t="s">
         <v>71</v>
       </c>
       <c r="F32" s="356"/>
       <c r="G32" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I32" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="216" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="276"/>
       <c r="D33" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="256"/>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245">
         <v>4</v>
       </c>
       <c r="I33" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="508"/>
       <c r="B34" s="216"/>
       <c r="C34" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H34" s="245" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I34" s="247"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="216"/>
       <c r="C35" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="357"/>
       <c r="G35" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H35" s="245" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I35" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="473"/>
       <c r="C36" s="440"/>
       <c r="D36" s="260" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="444" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G36" s="219"/>
       <c r="H36" s="220"/>
       <c r="I36" s="244" t="s">
         <v>78</v>
       </c>
@@ -11534,212 +11565,212 @@
       </c>
       <c r="F37" s="386" t="s">
         <v>83</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="247"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="391" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="263" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="425" t="s">
         <v>38</v>
       </c>
       <c r="F38" s="434" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="G38" s="269"/>
       <c r="H38" s="245"/>
       <c r="I38" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B39" s="358" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="261"/>
       <c r="E39" s="430"/>
       <c r="F39" s="386"/>
       <c r="G39" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H39" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I39" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="508"/>
       <c r="B40" s="513" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D40" s="220" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="631" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="245"/>
       <c r="I40" s="247"/>
     </row>
     <row r="41" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="245" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="F41" s="632">
         <v>1</v>
       </c>
       <c r="G41" s="297"/>
       <c r="H41" s="245"/>
       <c r="I41" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D42" s="245">
         <v>3</v>
       </c>
       <c r="E42" s="427">
         <v>4</v>
       </c>
       <c r="F42" s="633" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="220"/>
       <c r="I42" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="508"/>
       <c r="B43" s="427">
         <v>4</v>
       </c>
       <c r="C43" s="308" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="267"/>
       <c r="E43" s="427"/>
       <c r="F43" s="633">
         <v>4</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="247"/>
     </row>
     <row r="44" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="509" t="s">
         <v>105</v>
       </c>
       <c r="B44" s="514" t="s">
         <v>106</v>
       </c>
       <c r="C44" s="462" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="233" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="457" t="s">
         <v>107</v>
       </c>
       <c r="F44" s="633" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="507" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="396" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="427" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="233" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="453" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="634" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G45" s="216"/>
       <c r="H45" s="245"/>
       <c r="I45" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="284"/>
       <c r="B46" s="363" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="301">
         <v>4</v>
       </c>
       <c r="D46" s="454">
         <v>4</v>
       </c>
       <c r="E46" s="458" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="633"/>
       <c r="G46" s="216"/>
       <c r="H46" s="245"/>
       <c r="I46" s="310"/>
@@ -11788,96 +11819,96 @@
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="493" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="215"/>
       <c r="D50" s="215"/>
       <c r="E50" s="215"/>
       <c r="F50" s="215"/>
       <c r="G50" s="217"/>
       <c r="H50" s="222"/>
       <c r="I50" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="256" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="216"/>
       <c r="D51" s="215"/>
       <c r="E51" s="216"/>
       <c r="F51" s="215"/>
       <c r="G51" s="220" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H51" s="246"/>
       <c r="I51" s="310"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="256" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="215"/>
       <c r="D52" s="215"/>
       <c r="E52" s="319"/>
       <c r="F52" s="215"/>
       <c r="G52" s="284" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H52" s="246"/>
       <c r="I52" s="310" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="494"/>
       <c r="C53" s="215"/>
       <c r="D53" s="216"/>
       <c r="E53" s="319"/>
       <c r="F53" s="215"/>
       <c r="G53" s="284" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H53" s="246"/>
       <c r="I53" s="318" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="314"/>
       <c r="B54" s="215"/>
       <c r="C54" s="216"/>
       <c r="D54" s="216"/>
       <c r="E54" s="216"/>
       <c r="F54" s="215"/>
       <c r="G54" s="267" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="H54" s="246"/>
       <c r="I54" s="310"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="314"/>
       <c r="B55" s="216"/>
       <c r="C55" s="216"/>
       <c r="D55" s="216"/>
       <c r="E55" s="216"/>
       <c r="F55" s="215"/>
       <c r="G55" s="279"/>
       <c r="H55" s="246"/>
       <c r="I55" s="310" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A56" s="314"/>
       <c r="B56" s="216"/>
       <c r="C56" s="215"/>
       <c r="D56" s="215"/>
       <c r="E56" s="215"/>
       <c r="F56" s="215"/>
       <c r="G56" s="279"/>
@@ -12007,51 +12038,51 @@
       <c r="G66" s="279"/>
       <c r="H66" s="246"/>
       <c r="I66" s="324"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64E7B1C5-A7EC-4320-95CD-FEF158E24627}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="W49" sqref="W49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -12135,88 +12166,88 @@
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="482" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="518" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="508"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="220" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D7" s="596"/>
       <c r="E7" s="216"/>
       <c r="F7" s="470"/>
       <c r="G7" s="482"/>
       <c r="H7" s="519" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="509" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="262" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="295" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="245"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="219" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="520" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="507" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="264"/>
       <c r="B9" s="298" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C9" s="245" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="269" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="269"/>
       <c r="I9" s="508"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="266" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="298">
         <v>4</v>
       </c>
       <c r="C10" s="245" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
@@ -12227,51 +12258,51 @@
       <c r="H10" s="269" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="509" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="262" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="298"/>
       <c r="C11" s="245"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="269"/>
       <c r="H11" s="269"/>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="264"/>
       <c r="B12" s="595" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C12" s="245"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="503" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="269"/>
       <c r="I12" s="508"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="266" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="497"/>
       <c r="C13" s="245"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="423" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="269"/>
       <c r="I13" s="509" t="s">
@@ -12364,349 +12395,349 @@
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="423"/>
       <c r="H19" s="269"/>
       <c r="I19" s="509" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="423" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H20" s="269"/>
       <c r="I20" s="507" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="269">
         <v>4</v>
       </c>
       <c r="H21" s="274"/>
       <c r="I21" s="508"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="269" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H22" s="521"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="597" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="274">
         <v>1</v>
       </c>
       <c r="H23" s="423" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="598" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="274" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H24" s="423">
         <v>4</v>
       </c>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="236" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="598" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="269" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H25" s="423" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="574" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="216"/>
       <c r="C26" s="598" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423">
         <v>2</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="216"/>
       <c r="C27" s="600"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="508"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="216"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="565" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="597" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C29" s="369" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357" t="s">
         <v>48</v>
       </c>
       <c r="G29" s="216" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H29" s="219" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="507" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="566"/>
       <c r="B30" s="598"/>
       <c r="C30" s="358" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216"/>
       <c r="H30" s="269"/>
       <c r="I30" s="508"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="567" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="598" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C31" s="370" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H31" s="269" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="565" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="598" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C32" s="370"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216"/>
       <c r="H32" s="269"/>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="566"/>
       <c r="B33" s="598" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C33" s="594" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="269" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="567" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="598"/>
       <c r="C34" s="571" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H34" s="342" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="565" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="599"/>
       <c r="C35" s="572"/>
       <c r="D35" s="605" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E35" s="444" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="510"/>
       <c r="B36" s="216"/>
       <c r="C36" s="460"/>
       <c r="D36" s="591" t="s">
         <v>38</v>
       </c>
       <c r="E36" s="431" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="386" t="s">
         <v>83</v>
@@ -12722,194 +12753,194 @@
       <c r="B37" s="613" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="643"/>
       <c r="D37" s="642"/>
       <c r="E37" s="425" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="434" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="273" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="590" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D38" s="614"/>
       <c r="E38" s="430"/>
       <c r="F38" s="386"/>
       <c r="G38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="292" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="590" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D39" s="614"/>
       <c r="E39" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="295" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="590"/>
       <c r="D40" s="614"/>
       <c r="E40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="298" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="342"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="590" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" s="614"/>
       <c r="E41" s="446">
         <v>4</v>
       </c>
       <c r="F41" s="233">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="591">
         <v>1</v>
       </c>
       <c r="D42" s="614"/>
       <c r="E42" s="427"/>
       <c r="F42" s="237"/>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="590"/>
       <c r="D43" s="614"/>
       <c r="E43" s="409" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="409" t="s">
-        <v>269</v>
+        <v>152</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="590" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D44" s="614"/>
       <c r="E44" s="363" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="403" t="s">
         <v>115</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="269"/>
       <c r="I44" s="507" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="305"/>
       <c r="B45" s="296">
         <v>4</v>
       </c>
       <c r="C45" s="591" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D45" s="615"/>
       <c r="E45" s="410" t="s">
         <v>87</v>
       </c>
       <c r="F45" s="363"/>
       <c r="G45" s="216"/>
       <c r="H45" s="269"/>
       <c r="I45" s="284"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="240" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="420"/>
       <c r="C46" s="590"/>
       <c r="D46" s="616"/>
       <c r="E46" s="363"/>
       <c r="F46" s="397"/>
       <c r="G46" s="268"/>
       <c r="H46" s="342"/>
       <c r="I46" s="510" t="s">
         <v>117</v>
       </c>
     </row>
@@ -12943,81 +12974,81 @@
       <c r="A49" s="314"/>
       <c r="B49" s="500" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="215"/>
       <c r="D49" s="215"/>
       <c r="E49" s="215"/>
       <c r="F49" s="215"/>
       <c r="G49" s="217"/>
       <c r="H49" s="271"/>
       <c r="I49" s="380" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="261" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="216"/>
       <c r="D50" s="215"/>
       <c r="E50" s="216"/>
       <c r="F50" s="215"/>
       <c r="G50" s="243"/>
       <c r="H50" s="220" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="I50" s="372"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="261" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="319"/>
       <c r="F51" s="215"/>
       <c r="G51" s="447"/>
       <c r="H51" s="245" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I51" s="372" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="314"/>
       <c r="B52" s="501"/>
       <c r="C52" s="215"/>
       <c r="D52" s="216"/>
       <c r="E52" s="319"/>
       <c r="F52" s="215"/>
       <c r="G52" s="447"/>
       <c r="H52" s="269" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="I52" s="380" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="215"/>
       <c r="C53" s="216"/>
       <c r="D53" s="216"/>
       <c r="E53" s="216"/>
       <c r="F53" s="215"/>
       <c r="G53" s="243"/>
       <c r="H53" s="223"/>
       <c r="I53" s="372"/>
     </row>
     <row r="54" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="314"/>
       <c r="B54" s="216"/>
       <c r="C54" s="216"/>
       <c r="D54" s="216"/>
       <c r="E54" s="216"/>
       <c r="F54" s="215"/>
       <c r="G54" s="243"/>
       <c r="H54" s="279"/>
@@ -13159,60 +13190,60 @@
       <c r="G65" s="216"/>
       <c r="H65" s="216"/>
       <c r="I65" s="525"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D404AE3C-7749-4DBF-937E-54E3D4C756F5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L47" sqref="L47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="380" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="271" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="219" t="s">
         <v>4</v>
@@ -13303,127 +13334,127 @@
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="509" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="605"/>
       <c r="D7" s="539"/>
       <c r="E7" s="626"/>
       <c r="F7" s="623"/>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="565" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="295" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C8" s="628"/>
       <c r="D8" s="625"/>
       <c r="E8" s="626"/>
       <c r="F8" s="624"/>
       <c r="G8" s="221" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="566"/>
       <c r="B9" s="298" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C9" s="628"/>
       <c r="D9" s="626"/>
       <c r="E9" s="626"/>
       <c r="F9" s="614"/>
       <c r="G9" s="357" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="246"/>
       <c r="I9" s="247"/>
     </row>
     <row r="10" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="567" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="298"/>
       <c r="C10" s="628"/>
       <c r="D10" s="626"/>
       <c r="E10" s="626"/>
       <c r="F10" s="614"/>
       <c r="G10" s="356" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="246" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="565" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="298"/>
       <c r="C11" s="219" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D11" s="626"/>
       <c r="E11" s="626"/>
       <c r="F11" s="614"/>
       <c r="G11" s="357"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="566"/>
       <c r="B12" s="595" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C12" s="269"/>
       <c r="D12" s="626"/>
       <c r="E12" s="626"/>
       <c r="F12" s="221" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G12" s="607" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="567" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="497"/>
       <c r="C13" s="269" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="626"/>
       <c r="E13" s="626"/>
       <c r="F13" s="357"/>
       <c r="G13" s="412" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
@@ -13468,394 +13499,394 @@
       </c>
       <c r="B16" s="269"/>
       <c r="C16" s="342"/>
       <c r="D16" s="626" t="s">
         <v>126</v>
       </c>
       <c r="E16" s="626" t="s">
         <v>126</v>
       </c>
       <c r="F16" s="357" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="609" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="565" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="476" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C17" s="340" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D17" s="626"/>
       <c r="E17" s="626"/>
       <c r="F17" s="357"/>
       <c r="G17" s="609" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="566"/>
       <c r="B18" s="245"/>
       <c r="C18" s="340" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="D18" s="626"/>
       <c r="E18" s="626"/>
       <c r="F18" s="357"/>
       <c r="G18" s="610"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="567" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="245"/>
       <c r="C19" s="340"/>
       <c r="D19" s="626"/>
       <c r="E19" s="626"/>
       <c r="F19" s="357"/>
       <c r="G19" s="361" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H19" s="246" t="s">
         <v>48</v>
       </c>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="565" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="245"/>
       <c r="C20" s="629"/>
       <c r="D20" s="626"/>
       <c r="E20" s="626"/>
       <c r="F20" s="357"/>
       <c r="G20" s="361"/>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="566"/>
       <c r="B21" s="245"/>
       <c r="C21" s="216"/>
       <c r="D21" s="626"/>
       <c r="E21" s="626"/>
       <c r="F21" s="357"/>
       <c r="G21" s="361" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="567" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="245"/>
       <c r="C22" s="216"/>
       <c r="D22" s="626"/>
       <c r="E22" s="626"/>
       <c r="F22" s="357"/>
       <c r="G22" s="361"/>
       <c r="H22" s="246"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="565" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="267"/>
       <c r="C23" s="216"/>
       <c r="D23" s="626"/>
       <c r="E23" s="626"/>
       <c r="F23" s="357"/>
       <c r="G23" s="427"/>
       <c r="H23" s="330" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="626"/>
       <c r="E24" s="626"/>
       <c r="F24" s="475"/>
       <c r="G24" s="427"/>
       <c r="H24" s="233" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="508" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="626"/>
       <c r="E25" s="626"/>
       <c r="F25" s="216"/>
       <c r="G25" s="298"/>
       <c r="H25" s="233"/>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="574" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="626"/>
       <c r="E26" s="626"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="529" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="216"/>
       <c r="C27" s="216"/>
       <c r="D27" s="626"/>
       <c r="E27" s="626"/>
       <c r="F27" s="216"/>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="392" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="216"/>
       <c r="C28" s="216"/>
       <c r="D28" s="627"/>
       <c r="E28" s="627"/>
       <c r="F28" s="216"/>
       <c r="G28" s="342"/>
       <c r="H28" s="393"/>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216"/>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="536" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="546" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="568" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="G29" s="216"/>
       <c r="H29" s="245"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="536" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="546" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="575"/>
       <c r="G30" s="216"/>
       <c r="H30" s="245"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="510" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="582" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="537"/>
       <c r="E31" s="547" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="575" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="G31" s="216"/>
       <c r="H31" s="245"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="566" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="583"/>
       <c r="C32" s="581"/>
       <c r="D32" s="536" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="546"/>
       <c r="F32" s="438" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G32" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="566"/>
       <c r="B33" s="438" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C33" s="571" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="536" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="549" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="438"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="567" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="438" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C34" s="571" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="536" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="548" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="569"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="565" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="575"/>
       <c r="C35" s="572"/>
       <c r="D35" s="541"/>
       <c r="E35" s="558" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="473" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="220"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="566"/>
       <c r="B36" s="569"/>
       <c r="C36" s="573"/>
       <c r="D36" s="542"/>
       <c r="E36" s="536" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="269" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="359" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="544" t="s">
         <v>88</v>
       </c>
       <c r="E37" s="559" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="274"/>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
@@ -13902,54 +13933,54 @@
       <c r="F39" s="272" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="542"/>
       <c r="E40" s="552" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="273" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="542" t="s">
         <v>104</v>
       </c>
       <c r="E41" s="553">
         <v>4</v>
       </c>
       <c r="F41" s="256" t="s">
         <v>87</v>
       </c>
       <c r="G41" s="216"/>
@@ -14289,51 +14320,51 @@
       <c r="G65" s="279"/>
       <c r="H65" s="246"/>
       <c r="I65" s="324"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6233B3C-F78E-4980-AD19-FCAC3446A72C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -14417,200 +14448,200 @@
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="532" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="536"/>
       <c r="F6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="482" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="518" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="508"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="330" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D7" s="564"/>
       <c r="E7" s="536"/>
       <c r="F7" s="568" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G7" s="216"/>
       <c r="H7" s="519" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="509" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="262" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="295" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C8" s="233" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D8" s="533"/>
       <c r="E8" s="536"/>
       <c r="F8" s="438" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="G8" s="332" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="520" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="507" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="264"/>
       <c r="B9" s="298" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C9" s="233">
         <v>4</v>
       </c>
       <c r="D9" s="533"/>
       <c r="E9" s="536"/>
       <c r="F9" s="438" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G9" s="216" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="269"/>
       <c r="I9" s="508"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="266" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="298">
         <v>4</v>
       </c>
       <c r="C10" s="455"/>
       <c r="D10" s="533"/>
       <c r="E10" s="536"/>
       <c r="F10" s="569"/>
       <c r="G10" s="473" t="s">
         <v>91</v>
       </c>
       <c r="H10" s="269" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="509" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="262" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="455"/>
       <c r="C11" s="536"/>
       <c r="D11" s="533"/>
       <c r="E11" s="536"/>
       <c r="G11" s="269"/>
       <c r="H11" s="269"/>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="541" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D12" s="533"/>
       <c r="E12" s="536"/>
       <c r="F12" s="216"/>
       <c r="G12" s="503" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="269"/>
       <c r="I12" s="508"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="542"/>
       <c r="D13" s="533"/>
       <c r="E13" s="536"/>
       <c r="F13" s="216"/>
       <c r="G13" s="423" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="269"/>
       <c r="I13" s="509" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="542" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D14" s="533"/>
       <c r="E14" s="536"/>
       <c r="F14" s="216"/>
       <c r="G14" s="422"/>
       <c r="H14" s="520" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="507" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="542" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D15" s="533"/>
       <c r="E15" s="536"/>
       <c r="F15" s="216"/>
       <c r="G15" s="281" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="269"/>
       <c r="I15" s="508"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="562"/>
       <c r="D16" s="533" t="s">
         <v>126</v>
       </c>
       <c r="E16" s="536" t="s">
         <v>126</v>
       </c>
       <c r="F16" s="216"/>
       <c r="G16" s="282" t="s">
         <v>18</v>
@@ -14620,178 +14651,178 @@
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="536"/>
       <c r="D17" s="533"/>
       <c r="E17" s="536"/>
       <c r="F17" s="216"/>
       <c r="G17" s="282" t="s">
         <v>87</v>
       </c>
       <c r="H17" s="269" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="507" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="264"/>
       <c r="B18" s="568" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C18" s="536" t="s">
         <v>126</v>
       </c>
       <c r="D18" s="533"/>
       <c r="E18" s="536"/>
       <c r="F18" s="568" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="G18" s="570"/>
       <c r="H18" s="274" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="I18" s="508"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="266" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="438"/>
       <c r="C19" s="536"/>
       <c r="D19" s="533"/>
       <c r="E19" s="536"/>
       <c r="F19" s="438"/>
       <c r="G19" s="301" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H19" s="269"/>
       <c r="I19" s="509" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="262" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="438" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C20" s="536"/>
       <c r="D20" s="533"/>
       <c r="E20" s="536"/>
       <c r="F20" s="438" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="G20" s="301"/>
       <c r="H20" s="269"/>
       <c r="I20" s="507" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="264"/>
       <c r="B21" s="438"/>
       <c r="C21" s="536"/>
       <c r="D21" s="533"/>
       <c r="E21" s="536"/>
       <c r="F21" s="438" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G21" s="301" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H21" s="274"/>
       <c r="I21" s="508"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="266" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="438" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C22" s="536"/>
       <c r="D22" s="533"/>
       <c r="E22" s="536"/>
       <c r="F22" s="438"/>
       <c r="G22" s="301">
         <v>4</v>
       </c>
       <c r="H22" s="521"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="262" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="438"/>
       <c r="C23" s="536"/>
       <c r="D23" s="533"/>
       <c r="E23" s="536"/>
       <c r="F23" s="438"/>
       <c r="G23" s="427"/>
       <c r="H23" s="298" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="264"/>
       <c r="B24" s="438"/>
       <c r="C24" s="536"/>
       <c r="D24" s="533"/>
       <c r="E24" s="536"/>
       <c r="F24" s="569"/>
       <c r="G24" s="427"/>
       <c r="H24" s="298"/>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="266" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="569"/>
       <c r="C25" s="536"/>
       <c r="D25" s="533"/>
       <c r="E25" s="536"/>
       <c r="F25" s="536" t="s">
         <v>126</v>
       </c>
       <c r="G25" s="298"/>
       <c r="H25" s="298" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="245" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="536"/>
       <c r="D26" s="533"/>
       <c r="E26" s="536"/>
       <c r="F26" s="536"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="298">
         <v>4</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
@@ -14881,63 +14912,63 @@
         <v>21</v>
       </c>
       <c r="D31" s="537"/>
       <c r="E31" s="543" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="553"/>
       <c r="G31" s="563"/>
       <c r="H31" s="269"/>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="543"/>
       <c r="D32" s="536" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="542"/>
       <c r="F32" s="552"/>
       <c r="G32" s="563" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H32" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="618" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C33" s="601" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="536" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="541" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="552"/>
       <c r="G33" s="563"/>
       <c r="H33" s="269"/>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="543" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="538" t="s">
         <v>77</v>
@@ -15057,54 +15088,54 @@
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="550" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="536" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="542" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="546" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="269" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="544" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="536">
         <v>3</v>
       </c>
       <c r="E41" s="544">
         <v>4</v>
       </c>
       <c r="F41" s="542">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
@@ -15567,51 +15598,51 @@
       <c r="G76" s="215"/>
       <c r="H76" s="215"/>
       <c r="I76" s="215"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED9F72CB-D5EE-4F1D-B6F7-0AE953DA3235}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="AC30" sqref="AC30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -15780,83 +15811,83 @@
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="508"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="509" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="253" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="507" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="253" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="508"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="509" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
@@ -15902,476 +15933,476 @@
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="392"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="508"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245"/>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H23" s="401" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248"/>
       <c r="H24" s="401">
         <v>1</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245"/>
       <c r="H25" s="401" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="401">
         <v>4</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="401" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="245"/>
       <c r="H28" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="216" t="s">
         <v>48</v>
       </c>
       <c r="G29" s="529" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H29" s="221" t="s">
         <v>27</v>
       </c>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="473"/>
       <c r="G30" s="392">
         <v>1</v>
       </c>
       <c r="H30" s="357"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="473"/>
       <c r="G31" s="245" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H31" s="357" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="216"/>
       <c r="G32" s="245">
         <v>3</v>
       </c>
       <c r="H32" s="357" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="220" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="216"/>
       <c r="G33" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="357" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="248" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="216"/>
       <c r="G34" s="255" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H34" s="357"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="530"/>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="245"/>
       <c r="H35" s="220"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="508"/>
       <c r="B36" s="216"/>
       <c r="C36" s="460"/>
       <c r="D36" s="245" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E36" s="221" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F36" s="288" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="433" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="593"/>
       <c r="D37" s="356" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E37" s="530"/>
       <c r="F37" s="290" t="s">
         <v>91</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="288" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="590" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D38" s="475"/>
       <c r="E38" s="356" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F38" s="288"/>
       <c r="G38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
       <c r="B39" s="585" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="590">
         <v>4</v>
       </c>
       <c r="D39" s="396" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="357">
         <v>1</v>
       </c>
       <c r="F39" s="339" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="590"/>
       <c r="D40" s="396" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E40" s="357"/>
       <c r="F40" s="340" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="590" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" s="403" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="356" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F41" s="449" t="s">
         <v>87</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="220"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="508"/>
       <c r="B42" s="427">
         <v>4</v>
       </c>
       <c r="C42" s="591">
         <v>1</v>
       </c>
       <c r="D42" s="396"/>
       <c r="E42" s="356">
         <v>4</v>
       </c>
       <c r="F42" s="450"/>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
@@ -16384,80 +16415,80 @@
       <c r="B43" s="586" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="590"/>
       <c r="D43" s="459" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="356"/>
       <c r="F43" s="360" t="s">
         <v>111</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="507" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="587" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="590" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D44" s="361" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="356" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F44" s="466" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="284"/>
       <c r="B45" s="453" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="591" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D45" s="589">
         <v>4</v>
       </c>
       <c r="E45" s="530" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="F45" s="446">
         <v>4</v>
       </c>
       <c r="G45" s="216"/>
       <c r="H45" s="245"/>
       <c r="I45" s="310"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="510" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="588"/>
       <c r="C46" s="590"/>
       <c r="D46" s="467"/>
       <c r="E46" s="356"/>
       <c r="F46" s="467"/>
       <c r="G46" s="268"/>
       <c r="H46" s="267"/>
       <c r="I46" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
@@ -16699,51 +16730,51 @@
       <c r="G65" s="279"/>
       <c r="H65" s="246"/>
       <c r="I65" s="324"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{898ACBED-2AF9-4EF3-A7A6-7BAEF4E49A8F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q26" sqref="Q26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -16883,68 +16914,68 @@
       <c r="A9" s="236"/>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="269" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="579"/>
       <c r="I9" s="508"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="240" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="216"/>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="274" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="579" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="I10" s="509" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="269"/>
       <c r="H11" s="579" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="503" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="579"/>
       <c r="I12" s="508"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
@@ -17082,123 +17113,123 @@
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="521"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="274"/>
       <c r="H23" s="423" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="274"/>
       <c r="H24" s="423" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="269"/>
       <c r="H25" s="423" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="508"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
@@ -17236,91 +17267,91 @@
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216"/>
       <c r="H30" s="269" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="508"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216"/>
       <c r="H31" s="269" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="269"/>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="269" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
@@ -17428,54 +17459,54 @@
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="419" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="233" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="304" t="s">
         <v>115</v>
       </c>
       <c r="G40" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="269" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="275" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="216">
         <v>3</v>
       </c>
       <c r="E41" s="237">
         <v>4</v>
       </c>
       <c r="F41" s="270" t="s">
         <v>91</v>
       </c>
       <c r="G41" s="216"/>
@@ -17819,51 +17850,51 @@
       <c r="G65" s="279"/>
       <c r="H65" s="216"/>
       <c r="I65" s="525"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95D5FA05-2FCF-4DF9-AF84-A883B8B6ADD2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -17968,622 +17999,622 @@
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="470"/>
       <c r="E7" s="216"/>
       <c r="F7" s="528"/>
       <c r="G7" s="245"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="507" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="508"/>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="267" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="246" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I9" s="247"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="509" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="216"/>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="248" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H10" s="246" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I10" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="508"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="429" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H12" s="246" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="509" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="392" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H13" s="246" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="507" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="399" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H14" s="222" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="508"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="245" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="509" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="248" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="507" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="248" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="508"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="255"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="392" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="508"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245">
         <v>4</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248">
         <v>1</v>
       </c>
       <c r="H23" s="401" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H24" s="401" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H25" s="401">
         <v>4</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="401" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="401">
         <v>1</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="401" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H29" s="220" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H30" s="245"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H32" s="245"/>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="220" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H33" s="245" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="248" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="530"/>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="245"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="508"/>
       <c r="B36" s="216"/>
       <c r="C36" s="441"/>
       <c r="D36" s="269" t="s">
         <v>38</v>
       </c>
       <c r="E36" s="529" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F36" s="288" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="267"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="391" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="274"/>
       <c r="E37" s="402" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="F37" s="290" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="358" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="269"/>
       <c r="E38" s="399"/>
       <c r="F38" s="288"/>
       <c r="G38" s="269"/>
       <c r="H38" s="245"/>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
       <c r="B39" s="513" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="219" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="245" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F39" s="339" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="269" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="245">
         <v>4</v>
       </c>
       <c r="F40" s="340" t="s">
@@ -18604,72 +18635,72 @@
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="269"/>
       <c r="E41" s="248"/>
       <c r="F41" s="449" t="s">
         <v>87</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="220"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="508"/>
       <c r="B42" s="427">
         <v>4</v>
       </c>
       <c r="C42" s="308" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="342"/>
       <c r="E42" s="248" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F42" s="450"/>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
       <c r="I42" s="247"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="509" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="514" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="462" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="298" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="248" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="F43" s="360" t="s">
         <v>111</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="507" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="396" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="427" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="298" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="248"/>
       <c r="F44" s="466" t="s">
@@ -18947,51 +18978,51 @@
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A65" s="322"/>
       <c r="B65" s="323"/>
       <c r="C65" s="323"/>
       <c r="D65" s="320"/>
       <c r="E65" s="320"/>
       <c r="F65" s="320"/>
       <c r="G65" s="279"/>
       <c r="H65" s="246"/>
       <c r="I65" s="324"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E1DC4EA-1E12-4308-B05E-C7E4033BB40B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="M17" sqref="M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
         <v>124</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
@@ -19051,418 +19082,418 @@
       </c>
       <c r="G4" s="229">
         <v>46116</v>
       </c>
       <c r="H4" s="230">
         <v>46117</v>
       </c>
       <c r="I4" s="231"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="507" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="216"/>
       <c r="C5" s="685"/>
       <c r="D5" s="684" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="685"/>
       <c r="F5" s="684" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="695" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="718" t="s">
+      <c r="H5" s="717" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="232" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="508"/>
       <c r="B6" s="216"/>
       <c r="C6" s="685"/>
       <c r="D6" s="692" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="685"/>
       <c r="F6" s="692" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="696" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="685" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="509" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="685"/>
       <c r="D7" s="698"/>
       <c r="E7" s="685"/>
       <c r="F7" s="698"/>
       <c r="G7" s="696"/>
-      <c r="H7" s="719" t="s">
+      <c r="H7" s="718" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="507" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="685"/>
       <c r="D8" s="685"/>
       <c r="E8" s="685"/>
       <c r="F8" s="685"/>
       <c r="G8" s="683" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="720" t="s">
+      <c r="H8" s="719" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="508"/>
       <c r="B9" s="216"/>
       <c r="C9" s="685"/>
       <c r="D9" s="685"/>
       <c r="E9" s="685"/>
       <c r="F9" s="685"/>
       <c r="G9" s="684" t="s">
         <v>27</v>
       </c>
-      <c r="H9" s="721"/>
+      <c r="H9" s="720"/>
       <c r="I9" s="247"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="509" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="685"/>
       <c r="D10" s="685"/>
       <c r="E10" s="685"/>
       <c r="F10" s="685"/>
       <c r="G10" s="692" t="s">
         <v>32</v>
       </c>
-      <c r="H10" s="721" t="s">
+      <c r="H10" s="720" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="685"/>
       <c r="D11" s="685"/>
       <c r="E11" s="685"/>
       <c r="F11" s="685"/>
       <c r="G11" s="684"/>
-      <c r="H11" s="721"/>
+      <c r="H11" s="720"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="508"/>
       <c r="B12" s="250"/>
       <c r="C12" s="685"/>
       <c r="D12" s="685"/>
       <c r="E12" s="685"/>
       <c r="F12" s="685"/>
       <c r="G12" s="697" t="s">
         <v>36</v>
       </c>
-      <c r="H12" s="721"/>
+      <c r="H12" s="720"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="509" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="685"/>
       <c r="D13" s="685"/>
       <c r="E13" s="685"/>
       <c r="F13" s="685"/>
       <c r="G13" s="684" t="s">
         <v>38</v>
       </c>
-      <c r="H13" s="721"/>
+      <c r="H13" s="720"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="507" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="685"/>
       <c r="D14" s="685"/>
       <c r="E14" s="685"/>
       <c r="F14" s="685"/>
       <c r="G14" s="692"/>
-      <c r="H14" s="720" t="s">
+      <c r="H14" s="719" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="508"/>
       <c r="B15" s="216"/>
       <c r="C15" s="685"/>
       <c r="D15" s="685"/>
       <c r="E15" s="685"/>
       <c r="F15" s="685"/>
       <c r="G15" s="683" t="s">
         <v>41</v>
       </c>
-      <c r="H15" s="721"/>
+      <c r="H15" s="720"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="509" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="685"/>
       <c r="D16" s="685"/>
       <c r="E16" s="685"/>
       <c r="F16" s="685"/>
       <c r="G16" s="692" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="721"/>
+      <c r="H16" s="720"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="507" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="685"/>
       <c r="D17" s="685"/>
       <c r="E17" s="685"/>
       <c r="F17" s="685"/>
       <c r="G17" s="692" t="s">
         <v>47</v>
       </c>
-      <c r="H17" s="721" t="s">
+      <c r="H17" s="720" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="508"/>
       <c r="B18" s="216"/>
       <c r="C18" s="685"/>
       <c r="D18" s="685"/>
       <c r="E18" s="685"/>
       <c r="F18" s="685"/>
       <c r="G18" s="698"/>
-      <c r="H18" s="721" t="s">
+      <c r="H18" s="720" t="s">
         <v>48</v>
       </c>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="685"/>
       <c r="D19" s="685"/>
       <c r="E19" s="685"/>
       <c r="F19" s="685"/>
       <c r="G19" s="684"/>
-      <c r="H19" s="721"/>
+      <c r="H19" s="720"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="685"/>
       <c r="D20" s="685"/>
       <c r="E20" s="685"/>
       <c r="F20" s="685"/>
       <c r="G20" s="684"/>
-      <c r="H20" s="721"/>
+      <c r="H20" s="720"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="508"/>
       <c r="B21" s="216"/>
       <c r="C21" s="685"/>
       <c r="D21" s="685"/>
       <c r="E21" s="685"/>
       <c r="F21" s="685"/>
       <c r="G21" s="684"/>
-      <c r="H21" s="722"/>
+      <c r="H21" s="721"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="685"/>
       <c r="D22" s="685"/>
       <c r="E22" s="685"/>
       <c r="F22" s="685"/>
       <c r="G22" s="684" t="s">
         <v>53</v>
       </c>
-      <c r="H22" s="723"/>
+      <c r="H22" s="722"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="685"/>
       <c r="D23" s="685"/>
       <c r="E23" s="685"/>
       <c r="F23" s="685"/>
       <c r="G23" s="692"/>
-      <c r="H23" s="721"/>
+      <c r="H23" s="720"/>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="685"/>
       <c r="D24" s="685"/>
       <c r="E24" s="685"/>
       <c r="F24" s="685"/>
       <c r="G24" s="692"/>
-      <c r="H24" s="721"/>
+      <c r="H24" s="720"/>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="685"/>
       <c r="D25" s="685"/>
       <c r="E25" s="685"/>
       <c r="F25" s="685"/>
       <c r="G25" s="684"/>
-      <c r="H25" s="721" t="s">
+      <c r="H25" s="720" t="s">
         <v>53</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="685"/>
       <c r="D26" s="685"/>
       <c r="E26" s="685"/>
       <c r="F26" s="685"/>
       <c r="G26" s="683" t="s">
         <v>57</v>
       </c>
-      <c r="H26" s="721"/>
+      <c r="H26" s="720"/>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="685"/>
       <c r="D27" s="685"/>
       <c r="E27" s="685"/>
       <c r="F27" s="680" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="684" t="s">
         <v>31</v>
       </c>
-      <c r="H27" s="721"/>
+      <c r="H27" s="720"/>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="685"/>
       <c r="D28" s="700"/>
       <c r="E28" s="685"/>
       <c r="F28" s="681" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="682"/>
-      <c r="H28" s="721"/>
+      <c r="H28" s="720"/>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="683" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="705" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="683" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="678"/>
       <c r="G29" s="685"/>
       <c r="H29" s="683"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
@@ -19475,237 +19506,237 @@
         <v>66</v>
       </c>
       <c r="D30" s="685" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="684" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="689" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="685"/>
       <c r="H30" s="684"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="701" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="724"/>
+      <c r="D31" s="723"/>
       <c r="E31" s="701" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="689"/>
       <c r="G31" s="685"/>
       <c r="H31" s="684"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="701"/>
       <c r="D32" s="685" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="684"/>
       <c r="F32" s="678"/>
       <c r="G32" s="685" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="684" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216"/>
-      <c r="C33" s="725" t="s">
+      <c r="C33" s="724" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="685" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="683" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="678"/>
       <c r="G33" s="685"/>
       <c r="H33" s="684"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
       <c r="C34" s="701" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="685" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="692" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="678"/>
       <c r="G34" s="685"/>
       <c r="H34" s="684"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
-      <c r="C35" s="726"/>
+      <c r="C35" s="725"/>
       <c r="D35" s="683" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="702" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="690" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="680"/>
       <c r="H35" s="683"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="508"/>
       <c r="B36" s="216"/>
-      <c r="C36" s="727"/>
+      <c r="C36" s="726"/>
       <c r="D36" s="684" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="685" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="681" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="681"/>
       <c r="H36" s="684"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="448" t="s">
         <v>85</v>
       </c>
-      <c r="C37" s="728" t="s">
+      <c r="C37" s="727" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="692" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="703" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="691" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="681"/>
       <c r="H37" s="684"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="449" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="704" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="684"/>
       <c r="E38" s="704"/>
       <c r="F38" s="681"/>
       <c r="G38" s="681" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="684" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
-      <c r="B39" s="732" t="s">
+      <c r="B39" s="731" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="704" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="683" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="705" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="680" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="681"/>
       <c r="H39" s="684"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
-      <c r="C40" s="729" t="s">
+      <c r="C40" s="728" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="684" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="678" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="681" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="699"/>
       <c r="H40" s="684"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="691" t="s">
@@ -19777,87 +19808,87 @@
         <v>98</v>
       </c>
       <c r="D44" s="684" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="689" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="694" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="685"/>
       <c r="H44" s="684"/>
       <c r="I44" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="284"/>
       <c r="B45" s="363" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="685">
         <v>4</v>
       </c>
-      <c r="D45" s="730">
+      <c r="D45" s="729">
         <v>4</v>
       </c>
       <c r="E45" s="706" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="689">
         <v>4</v>
       </c>
       <c r="G45" s="685"/>
       <c r="H45" s="684"/>
       <c r="I45" s="310"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="510" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="515"/>
       <c r="C46" s="704"/>
       <c r="D46" s="682"/>
       <c r="E46" s="689"/>
       <c r="F46" s="679"/>
       <c r="G46" s="700"/>
       <c r="H46" s="682"/>
       <c r="I46" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
       <c r="B47" s="215"/>
       <c r="C47" s="707"/>
-      <c r="D47" s="731"/>
+      <c r="D47" s="730"/>
       <c r="E47" s="707"/>
-      <c r="F47" s="731"/>
-[...1 lines deleted...]
-      <c r="H47" s="731"/>
+      <c r="F47" s="730"/>
+      <c r="G47" s="730"/>
+      <c r="H47" s="730"/>
       <c r="I47" s="314"/>
     </row>
     <row r="48" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="317"/>
       <c r="B48" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C48" s="215"/>
       <c r="D48" s="215"/>
       <c r="E48" s="215"/>
       <c r="F48" s="215"/>
       <c r="G48" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H48" s="215"/>
       <c r="I48" s="215"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="593"/>
       <c r="C49" s="215"/>
       <c r="D49" s="215"/>
       <c r="E49" s="215"/>
       <c r="F49" s="215"/>
       <c r="G49" s="217"/>
@@ -20198,345 +20229,345 @@
       <c r="I16" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="236"/>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="253"/>
       <c r="H17" s="246"/>
       <c r="I17" s="247"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="568" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H18" s="246"/>
       <c r="I18" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="438"/>
       <c r="H19" s="246"/>
       <c r="I19" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="236"/>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="438" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H20" s="257"/>
       <c r="I20" s="247"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="438" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H21" s="259"/>
       <c r="I21" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="575"/>
       <c r="H22" s="401" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I22" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="236"/>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="575"/>
       <c r="H23" s="401"/>
       <c r="I23" s="247"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="243"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="569"/>
       <c r="H24" s="401" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I24" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="219" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="220" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="401"/>
       <c r="I25" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="264"/>
       <c r="B26" s="269" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="245" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H26" s="401" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I26" s="247"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="342"/>
       <c r="C27" s="267" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D27" s="268"/>
       <c r="E27" s="216"/>
       <c r="F27" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="267"/>
       <c r="H27" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I27" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="261" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="357"/>
       <c r="G28" s="216" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H28" s="220" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I28" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="264"/>
       <c r="B29" s="243"/>
       <c r="C29" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="356"/>
       <c r="G29" s="216">
         <v>1</v>
       </c>
       <c r="H29" s="245">
         <v>1</v>
       </c>
       <c r="I29" s="247"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="297"/>
       <c r="E30" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H30" s="245" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I30" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="243"/>
       <c r="C31" s="276"/>
       <c r="D31" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="256"/>
       <c r="F31" s="357"/>
       <c r="G31" s="216">
         <v>3</v>
       </c>
       <c r="H31" s="245">
         <v>4</v>
       </c>
       <c r="I31" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="264"/>
       <c r="B32" s="243"/>
       <c r="C32" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I32" s="247"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="243"/>
       <c r="C33" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H33" s="245" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="I33" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="283"/>
       <c r="C34" s="440"/>
       <c r="D34" s="220"/>
       <c r="E34" s="444" t="s">
         <v>80</v>
       </c>
       <c r="F34" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G34" s="219"/>
       <c r="H34" s="220"/>
       <c r="I34" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
@@ -20619,111 +20650,111 @@
       <c r="F38" s="272" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="269"/>
       <c r="H38" s="245"/>
       <c r="I38" s="247"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="295" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="245"/>
       <c r="E39" s="361" t="s">
         <v>98</v>
       </c>
       <c r="F39" s="273" t="s">
         <v>100</v>
       </c>
       <c r="G39" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H39" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I39" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="298" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="245" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E40" s="446">
         <v>4</v>
       </c>
       <c r="F40" s="256" t="s">
         <v>87</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="220"/>
       <c r="I40" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="264"/>
       <c r="B41" s="343">
         <v>4</v>
       </c>
       <c r="C41" s="304" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="245"/>
       <c r="E41" s="427"/>
       <c r="F41" s="258"/>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="247"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B42" s="395" t="s">
         <v>106</v>
       </c>
       <c r="C42" s="462" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="245" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="E42" s="409" t="s">
         <v>107</v>
       </c>
       <c r="F42" s="360" t="s">
         <v>111</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
       <c r="I42" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="262" t="s">
         <v>112</v>
       </c>
       <c r="B43" s="270" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="427" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="245"/>
       <c r="E43" s="363" t="s">
@@ -20779,51 +20810,51 @@
       <c r="D46" s="215"/>
       <c r="E46" s="316"/>
       <c r="F46" s="215"/>
       <c r="G46" s="215"/>
       <c r="H46" s="215"/>
       <c r="I46" s="314"/>
     </row>
     <row r="47" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="317"/>
       <c r="B47" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C47" s="215"/>
       <c r="D47" s="215"/>
       <c r="E47" s="215"/>
       <c r="F47" s="215"/>
       <c r="G47" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H47" s="215"/>
       <c r="I47" s="215"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="314"/>
       <c r="B48" s="493" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C48" s="215"/>
       <c r="D48" s="215"/>
       <c r="E48" s="215"/>
       <c r="F48" s="215"/>
       <c r="G48" s="217"/>
       <c r="H48" s="222"/>
       <c r="I48" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="256" t="s">
         <v>120</v>
       </c>
       <c r="C49" s="216"/>
       <c r="D49" s="215"/>
       <c r="E49" s="216"/>
       <c r="F49" s="215"/>
       <c r="G49" s="279"/>
       <c r="H49" s="246"/>
       <c r="I49" s="310"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
@@ -21229,652 +21260,652 @@
         <v>37</v>
       </c>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="261" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="216"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="263" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H13" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="236"/>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="408" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="246"/>
       <c r="I14" s="247"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="253" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="246"/>
       <c r="I15" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="253" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H16" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="236"/>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="254"/>
       <c r="H17" s="246"/>
       <c r="I17" s="247"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="245" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H18" s="246"/>
       <c r="I18" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="245">
         <v>4</v>
       </c>
       <c r="H19" s="246"/>
       <c r="I19" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="236"/>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="245" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H20" s="257"/>
       <c r="I20" s="247"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245">
         <v>1</v>
       </c>
       <c r="H21" s="259"/>
       <c r="I21" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H22" s="401" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I22" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="236"/>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H23" s="401">
         <v>2</v>
       </c>
       <c r="I23" s="247"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="243"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="267"/>
       <c r="H24" s="401" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I24" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="401">
         <v>3</v>
       </c>
       <c r="I25" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="264"/>
       <c r="B26" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H26" s="401" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I26" s="247"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="267"/>
       <c r="C27" s="216"/>
       <c r="D27" s="268"/>
       <c r="E27" s="216"/>
       <c r="F27" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="267"/>
       <c r="H27" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I27" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D28" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="357"/>
       <c r="G28" s="216" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H28" s="220" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I28" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="264"/>
       <c r="B29" s="243"/>
       <c r="C29" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D29" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="356"/>
       <c r="G29" s="216"/>
       <c r="H29" s="245">
         <v>4</v>
       </c>
       <c r="I29" s="247"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="297"/>
       <c r="E30" s="405" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H30" s="245" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="I30" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="243"/>
       <c r="C31" s="276"/>
       <c r="D31" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="256"/>
       <c r="F31" s="357"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245">
         <v>1</v>
       </c>
       <c r="I31" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="264"/>
       <c r="B32" s="243"/>
       <c r="C32" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I32" s="247"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="243"/>
       <c r="C33" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H33" s="245" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="I33" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="283"/>
       <c r="C34" s="440"/>
       <c r="D34" s="220"/>
       <c r="E34" s="444" t="s">
         <v>91</v>
       </c>
       <c r="F34" s="477" t="s">
         <v>81</v>
       </c>
       <c r="G34" s="219"/>
       <c r="H34" s="220"/>
       <c r="I34" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="264"/>
       <c r="B35" s="243"/>
       <c r="C35" s="441"/>
       <c r="D35" s="245"/>
       <c r="E35" s="498"/>
       <c r="F35" s="269"/>
       <c r="G35" s="269"/>
       <c r="H35" s="245"/>
       <c r="I35" s="247"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B36" s="254" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D36" s="248" t="s">
         <v>88</v>
       </c>
       <c r="E36" s="499" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F36" s="274" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
       <c r="I36" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B37" s="245" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="269"/>
       <c r="E37" s="280" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F37" s="216"/>
       <c r="G37" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H37" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I37" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="264"/>
       <c r="B38" s="255"/>
       <c r="C38" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D38" s="269"/>
       <c r="E38" s="245" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F38" s="339" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="269"/>
       <c r="H38" s="245"/>
       <c r="I38" s="247"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="298" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="269"/>
       <c r="E39" s="245">
         <v>4</v>
       </c>
       <c r="F39" s="340" t="s">
         <v>100</v>
       </c>
       <c r="G39" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H39" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I39" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="298" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="269" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E40" s="248" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F40" s="449" t="s">
         <v>87</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="220"/>
       <c r="I40" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="264"/>
       <c r="B41" s="343">
         <v>4</v>
       </c>
       <c r="C41" s="304" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="269"/>
       <c r="E41" s="248">
         <v>1</v>
       </c>
       <c r="F41" s="450"/>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="247"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B42" s="395" t="s">
         <v>106</v>
       </c>
       <c r="C42" s="462" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="269" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="E42" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F42" s="360" t="s">
         <v>111</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
       <c r="I42" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="262" t="s">
         <v>112</v>
       </c>
       <c r="B43" s="270" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="427" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="269"/>
       <c r="E43" s="248"/>
       <c r="F43" s="466" t="s">
         <v>98</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="447"/>
       <c r="B44" s="275" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="301">
         <v>4</v>
       </c>
       <c r="D44" s="497"/>
       <c r="E44" s="334" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F44" s="446">
         <v>4</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="310"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="266" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="463"/>
       <c r="C45" s="427"/>
       <c r="D45" s="342"/>
       <c r="E45" s="248"/>
       <c r="F45" s="467"/>
       <c r="G45" s="268"/>
       <c r="H45" s="267"/>
       <c r="I45" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="314"/>
@@ -21883,104 +21914,104 @@
       <c r="D46" s="215"/>
       <c r="E46" s="287"/>
       <c r="F46" s="215"/>
       <c r="G46" s="215"/>
       <c r="H46" s="215"/>
       <c r="I46" s="314"/>
     </row>
     <row r="47" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="317"/>
       <c r="B47" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C47" s="215"/>
       <c r="D47" s="215"/>
       <c r="E47" s="215"/>
       <c r="F47" s="215"/>
       <c r="G47" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H47" s="215"/>
       <c r="I47" s="215"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="314"/>
       <c r="B48" s="500" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C48" s="215"/>
       <c r="D48" s="215"/>
       <c r="E48" s="215"/>
       <c r="F48" s="215"/>
       <c r="G48" s="217"/>
       <c r="H48" s="222"/>
       <c r="I48" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="261" t="s">
         <v>120</v>
       </c>
       <c r="C49" s="216"/>
       <c r="D49" s="215"/>
       <c r="E49" s="216"/>
       <c r="F49" s="215"/>
       <c r="G49" s="279"/>
       <c r="H49" s="246" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I49" s="310"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="261" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="215"/>
       <c r="D50" s="215"/>
       <c r="E50" s="319"/>
       <c r="F50" s="215"/>
       <c r="G50" s="305"/>
       <c r="H50" s="246" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I50" s="310" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="501"/>
       <c r="C51" s="215"/>
       <c r="D51" s="216"/>
       <c r="E51" s="319"/>
       <c r="F51" s="215"/>
       <c r="G51" s="305"/>
       <c r="H51" s="246" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="I51" s="318" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="215"/>
       <c r="C52" s="216"/>
       <c r="D52" s="216"/>
       <c r="E52" s="216"/>
       <c r="F52" s="215"/>
       <c r="G52" s="279"/>
       <c r="H52" s="246"/>
       <c r="I52" s="310"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="216"/>
       <c r="C53" s="216"/>
       <c r="D53" s="216"/>
       <c r="E53" s="216"/>
       <c r="F53" s="215"/>
       <c r="G53" s="279"/>
       <c r="H53" s="246"/>
@@ -22336,393 +22367,393 @@
       </c>
       <c r="H13" s="246"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="399"/>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="408" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H15" s="246"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="253" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="246"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="253" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="254"/>
       <c r="H18" s="246"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="245" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H19" s="246"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="245">
         <v>4</v>
       </c>
       <c r="H20" s="246"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H21" s="257"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245">
         <v>1</v>
       </c>
       <c r="H22" s="259"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H23" s="401" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H24" s="401"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="267"/>
       <c r="H25" s="401" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="245" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="401"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="401" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="401" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H29" s="220"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216"/>
       <c r="H30" s="245"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H31" s="245"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216"/>
       <c r="H32" s="245" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="245"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H34" s="245"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220"/>
       <c r="E35" s="444" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="433" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="220"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="441"/>
       <c r="D36" s="245" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E36" s="431" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="386" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="391" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="442" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D37" s="248"/>
       <c r="E37" s="425" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="434" t="s">
         <v>91</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="358" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="277" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="245"/>
       <c r="E38" s="430"/>
       <c r="F38" s="386"/>
       <c r="G38" s="269" t="s">
@@ -22734,206 +22765,206 @@
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="290" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="254"/>
       <c r="D39" s="357" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="220"/>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="295" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="248" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D40" s="357"/>
       <c r="E40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="245" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="G40" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="298" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="248">
         <v>4</v>
       </c>
       <c r="D41" s="357" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E41" s="446">
         <v>4</v>
       </c>
       <c r="F41" s="245">
         <v>1</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="220"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="343">
         <v>4</v>
       </c>
       <c r="C42" s="245" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D42" s="357"/>
       <c r="E42" s="427"/>
       <c r="F42" s="248" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="451" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="248">
         <v>1</v>
       </c>
       <c r="D43" s="357" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E43" s="409" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="248">
         <v>4</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="262" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="304" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D44" s="357"/>
       <c r="E44" s="363" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="476" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="447"/>
       <c r="B45" s="308" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="245" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D45" s="480" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="E45" s="410" t="s">
         <v>87</v>
       </c>
       <c r="F45" s="248" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="G45" s="216"/>
       <c r="H45" s="245"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="266" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="479"/>
       <c r="C46" s="248"/>
       <c r="D46" s="475"/>
       <c r="E46" s="363"/>
       <c r="F46" s="267"/>
       <c r="G46" s="268"/>
       <c r="H46" s="267"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
       <c r="B47" s="215"/>
       <c r="C47" s="287"/>
       <c r="D47" s="215"/>
       <c r="E47" s="316"/>
       <c r="F47" s="215"/>
       <c r="G47" s="215"/>
       <c r="H47" s="215"/>
     </row>
     <row r="48" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="317"/>
       <c r="B48" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C48" s="215"/>
       <c r="D48" s="215"/>
       <c r="E48" s="215"/>
       <c r="F48" s="215"/>
       <c r="G48" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H48" s="215"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="493" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C49" s="215"/>
       <c r="D49" s="215"/>
       <c r="E49" s="215"/>
       <c r="F49" s="215"/>
       <c r="G49" s="217"/>
       <c r="H49" s="222"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="256" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="216"/>
       <c r="D50" s="215"/>
       <c r="E50" s="216"/>
       <c r="F50" s="215"/>
       <c r="G50" s="279"/>
       <c r="H50" s="246"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="256" t="s">
         <v>121</v>
       </c>
@@ -23193,65 +23224,65 @@
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="216"/>
       <c r="C5" s="216"/>
       <c r="D5" s="470"/>
       <c r="E5" s="216"/>
       <c r="F5" s="470"/>
       <c r="G5" s="238"/>
       <c r="H5" s="242" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="243"/>
       <c r="C6" s="216"/>
       <c r="D6" s="216"/>
       <c r="E6" s="216"/>
       <c r="F6" s="216"/>
       <c r="G6" s="220" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H6" s="222" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="236"/>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="216"/>
       <c r="E7" s="216"/>
       <c r="F7" s="216"/>
       <c r="G7" s="267" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H7" s="246"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="240" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="248"/>
       <c r="H8" s="246" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
@@ -23269,602 +23300,602 @@
       <c r="G10" s="399"/>
       <c r="H10" s="246"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="250"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="392"/>
       <c r="H11" s="246"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="216"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="399" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H12" s="222" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="236"/>
       <c r="B13" s="216"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="245"/>
       <c r="H13" s="246"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="248"/>
       <c r="H14" s="246"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="248" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H15" s="246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="236"/>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="248"/>
       <c r="H16" s="246"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="392" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H17" s="246"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="392"/>
       <c r="H18" s="246"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="236"/>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="245" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H19" s="257"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="245" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H20" s="259"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="248" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H21" s="401"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="236"/>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="248" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H22" s="401"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="243"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="245" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H23" s="401" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="245" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H24" s="401"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="264"/>
       <c r="B25" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G25" s="245"/>
       <c r="H25" s="401"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="267"/>
       <c r="C26" s="216"/>
       <c r="D26" s="268"/>
       <c r="E26" s="216"/>
       <c r="F26" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="245"/>
       <c r="H26" s="401"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="216"/>
       <c r="G27" s="245"/>
       <c r="H27" s="221" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="264"/>
       <c r="B28" s="243"/>
       <c r="C28" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="473"/>
       <c r="G28" s="245"/>
       <c r="H28" s="357">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="297"/>
       <c r="E29" s="405" t="s">
         <v>87</v>
       </c>
       <c r="F29" s="473"/>
       <c r="G29" s="245"/>
       <c r="H29" s="357" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B30" s="243"/>
       <c r="C30" s="276"/>
       <c r="D30" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="256"/>
       <c r="F30" s="216"/>
       <c r="G30" s="245"/>
       <c r="H30" s="357">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="264"/>
       <c r="B31" s="243"/>
       <c r="C31" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="216"/>
       <c r="G31" s="245"/>
       <c r="H31" s="357" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="216"/>
       <c r="G32" s="245"/>
       <c r="H32" s="357" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B33" s="283"/>
       <c r="C33" s="440"/>
       <c r="D33" s="220"/>
       <c r="E33" s="444" t="s">
         <v>91</v>
       </c>
       <c r="F33" s="477" t="s">
         <v>81</v>
       </c>
       <c r="G33" s="245"/>
       <c r="H33" s="221"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="264"/>
       <c r="B34" s="243"/>
       <c r="C34" s="441"/>
       <c r="D34" s="245" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E34" s="288" t="s">
         <v>82</v>
       </c>
       <c r="F34" s="269" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G34" s="245"/>
       <c r="H34" s="357"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="448" t="s">
         <v>85</v>
       </c>
       <c r="C35" s="442" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D35" s="248"/>
       <c r="E35" s="495" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F35" s="274"/>
       <c r="G35" s="245"/>
       <c r="H35" s="357"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="449" t="s">
         <v>68</v>
       </c>
       <c r="C36" s="277" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E36" s="290" t="s">
         <v>87</v>
       </c>
       <c r="F36" s="269"/>
       <c r="G36" s="245"/>
       <c r="H36" s="357" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="264"/>
       <c r="B37" s="388" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="474"/>
       <c r="D37" s="245"/>
       <c r="E37" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="220"/>
       <c r="G37" s="357"/>
       <c r="H37" s="357"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B38" s="451" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="274" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D38" s="245" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E38" s="301" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="245" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G38" s="475"/>
       <c r="H38" s="357" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C39" s="274">
         <v>4</v>
       </c>
       <c r="D39" s="245"/>
       <c r="E39" s="427">
         <v>4</v>
       </c>
       <c r="F39" s="245">
         <v>1</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="220"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="264"/>
       <c r="B40" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C40" s="269" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D40" s="245" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="427"/>
       <c r="F40" s="248" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="245"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B41" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="274">
         <v>1</v>
       </c>
       <c r="D41" s="245"/>
       <c r="E41" s="457" t="s">
         <v>107</v>
       </c>
       <c r="F41" s="248">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B42" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="274" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D42" s="245"/>
       <c r="E42" s="453" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="476" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="305"/>
       <c r="B43" s="296">
         <v>4</v>
       </c>
       <c r="C43" s="269"/>
       <c r="D43" s="309"/>
       <c r="E43" s="458" t="s">
         <v>87</v>
       </c>
       <c r="F43" s="248" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="240" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="420"/>
       <c r="C44" s="274" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D44" s="267"/>
       <c r="E44" s="453"/>
       <c r="F44" s="267"/>
       <c r="G44" s="268"/>
       <c r="H44" s="267"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="314"/>
       <c r="B45" s="215"/>
       <c r="C45" s="287"/>
       <c r="D45" s="215"/>
       <c r="E45" s="316"/>
       <c r="F45" s="215"/>
       <c r="G45" s="215"/>
       <c r="H45" s="215"/>
     </row>
     <row r="46" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="317"/>
       <c r="B46" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="215"/>
       <c r="D46" s="215"/>
       <c r="E46" s="215"/>
       <c r="F46" s="215"/>
       <c r="G46" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H46" s="215"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
       <c r="B47" s="437" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C47" s="215"/>
       <c r="D47" s="215"/>
       <c r="E47" s="215"/>
       <c r="F47" s="215"/>
       <c r="G47" s="217"/>
       <c r="H47" s="222"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="314"/>
       <c r="B48" s="438" t="s">
         <v>120</v>
       </c>
       <c r="C48" s="216"/>
       <c r="D48" s="215"/>
       <c r="E48" s="216"/>
       <c r="F48" s="215"/>
       <c r="G48" s="279"/>
       <c r="H48" s="246"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="438" t="s">
         <v>121</v>
       </c>
@@ -24025,51 +24056,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA8D7118-F3D9-45C9-A8E4-7889EB97C83E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:I68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G38" sqref="G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="215"/>
       <c r="B2" s="215"/>
       <c r="C2" s="215"/>
       <c r="D2" s="215"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="215"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
     <row r="3" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="435" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B3" s="436"/>
       <c r="C3" s="212"/>
       <c r="D3" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="213"/>
       <c r="F3" s="214">
         <v>2025</v>
       </c>
       <c r="G3" s="212"/>
       <c r="H3" s="215"/>
       <c r="I3" s="215"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="216"/>
       <c r="B4" s="216"/>
       <c r="C4" s="215"/>
       <c r="D4" s="216"/>
       <c r="E4" s="215"/>
       <c r="F4" s="215"/>
       <c r="G4" s="216"/>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
     </row>
@@ -24169,133 +24200,133 @@
       </c>
       <c r="I8" s="236"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="266" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="485"/>
       <c r="C9" s="284"/>
       <c r="D9" s="492"/>
       <c r="E9" s="216"/>
       <c r="F9" s="470"/>
       <c r="G9" s="238"/>
       <c r="H9" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="262" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="485" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C10" s="284" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D10" s="372" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="264"/>
       <c r="B11" s="485"/>
       <c r="C11" s="284"/>
       <c r="D11" s="372"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="246"/>
       <c r="I11" s="247"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="266" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="485"/>
       <c r="C12" s="284"/>
       <c r="D12" s="372"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="248" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="246" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="262" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="485" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C13" s="284" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D13" s="372" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="245"/>
       <c r="H13" s="246"/>
       <c r="I13" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="264"/>
       <c r="B14" s="486" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C14" s="284" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D14" s="372" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="429" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="246"/>
       <c r="I14" s="247"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="266" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="486"/>
       <c r="C15" s="284"/>
       <c r="D15" s="372"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="392" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="246"/>
       <c r="I15" s="249" t="s">
         <v>37</v>
       </c>
@@ -24335,173 +24366,173 @@
         <v>42</v>
       </c>
       <c r="B18" s="485"/>
       <c r="C18" s="284"/>
       <c r="D18" s="372"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="253" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="246"/>
       <c r="I18" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="262" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="485"/>
       <c r="C19" s="284"/>
       <c r="D19" s="372"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="253" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H19" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="264"/>
       <c r="B20" s="485"/>
       <c r="C20" s="284"/>
       <c r="D20" s="372"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="432"/>
       <c r="H20" s="246"/>
       <c r="I20" s="247"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="266" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="485"/>
       <c r="C21" s="284"/>
       <c r="D21" s="372"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="392"/>
       <c r="H21" s="246"/>
       <c r="I21" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="262" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="485"/>
       <c r="C22" s="284"/>
       <c r="D22" s="372"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="392" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H22" s="246"/>
       <c r="I22" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="264"/>
       <c r="B23" s="485"/>
       <c r="C23" s="284"/>
       <c r="D23" s="372"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="245">
         <v>4</v>
       </c>
       <c r="H23" s="257"/>
       <c r="I23" s="247"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="266" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="485"/>
       <c r="C24" s="284"/>
       <c r="D24" s="372"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="245" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H24" s="259"/>
       <c r="I24" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="262" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="485"/>
       <c r="C25" s="284"/>
       <c r="D25" s="372"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="248">
         <v>1</v>
       </c>
       <c r="H25" s="401"/>
       <c r="I25" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="264"/>
       <c r="B26" s="485"/>
       <c r="C26" s="284"/>
       <c r="D26" s="372"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="248" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H26" s="401"/>
       <c r="I26" s="247"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="266" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="487"/>
       <c r="C27" s="287"/>
       <c r="D27" s="373"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="245" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H27" s="401" t="s">
         <v>53</v>
       </c>
       <c r="I27" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="245" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="216"/>
       <c r="G28" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H28" s="401"/>
       <c r="I28" s="244" t="s">
         <v>56</v>
@@ -24558,268 +24589,268 @@
         <v>65</v>
       </c>
       <c r="F31" s="357"/>
       <c r="G31" s="216" t="s">
         <v>63</v>
       </c>
       <c r="H31" s="220"/>
       <c r="I31" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="264"/>
       <c r="B32" s="243"/>
       <c r="C32" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="356"/>
       <c r="G32" s="216" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H32" s="245"/>
       <c r="I32" s="247"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="297"/>
       <c r="E33" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="356"/>
       <c r="G33" s="216" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="H33" s="245"/>
       <c r="I33" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="276"/>
       <c r="D34" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="256"/>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I34" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="264"/>
       <c r="B35" s="243"/>
       <c r="C35" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="357"/>
       <c r="G35" s="216" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H35" s="245"/>
       <c r="I35" s="247"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="243"/>
       <c r="C36" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="357"/>
       <c r="G36" s="216"/>
       <c r="H36" s="245"/>
       <c r="I36" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="283"/>
       <c r="C37" s="418"/>
       <c r="D37" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="428" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="433" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="G37" s="219"/>
       <c r="H37" s="220"/>
       <c r="I37" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="264"/>
       <c r="B38" s="243"/>
       <c r="C38" s="426"/>
       <c r="D38" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="423" t="s">
         <v>82</v>
       </c>
       <c r="F38" s="386" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="G38" s="269"/>
       <c r="H38" s="245"/>
       <c r="I38" s="247"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="448" t="s">
         <v>85</v>
       </c>
       <c r="C39" s="406" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="424" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="434" t="s">
         <v>87</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="449" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C40" s="258" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="288"/>
       <c r="E40" s="422"/>
       <c r="F40" s="386"/>
       <c r="G40" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I40" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="264"/>
       <c r="B41" s="450" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="258" t="s">
         <v>91</v>
       </c>
       <c r="D41" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="451" t="s">
         <v>93</v>
       </c>
       <c r="F41" s="295" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G41" s="269"/>
       <c r="H41" s="245"/>
       <c r="I41" s="247"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="451" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="419" t="s">
         <v>93</v>
       </c>
       <c r="D42" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="270" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="298" t="s">
         <v>98</v>
       </c>
       <c r="G42" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H42" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I42" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B43" s="304" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="275" t="s">
         <v>103</v>
       </c>
       <c r="D43" s="216">
         <v>3</v>
       </c>
       <c r="E43" s="407" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="233">
         <v>4</v>
       </c>
       <c r="G43" s="216"/>
@@ -24880,101 +24911,101 @@
         <v>98</v>
       </c>
       <c r="E46" s="248"/>
       <c r="F46" s="403" t="s">
         <v>102</v>
       </c>
       <c r="G46" s="216"/>
       <c r="H46" s="245"/>
       <c r="I46" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="305"/>
       <c r="B47" s="296">
         <v>4</v>
       </c>
       <c r="C47" s="233">
         <v>4</v>
       </c>
       <c r="D47" s="307">
         <v>4</v>
       </c>
       <c r="E47" s="334"/>
       <c r="F47" s="363" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="G47" s="216"/>
       <c r="H47" s="245"/>
       <c r="I47" s="310"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="240" t="s">
         <v>117</v>
       </c>
       <c r="B48" s="420"/>
       <c r="C48" s="237"/>
       <c r="D48" s="312"/>
       <c r="E48" s="248"/>
       <c r="F48" s="397"/>
       <c r="G48" s="268"/>
       <c r="H48" s="267"/>
       <c r="I48" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="215"/>
       <c r="C49" s="315"/>
       <c r="D49" s="215"/>
       <c r="E49" s="287"/>
       <c r="F49" s="215"/>
       <c r="G49" s="215"/>
       <c r="H49" s="215"/>
       <c r="I49" s="314"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="317"/>
       <c r="B50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="215"/>
       <c r="D50" s="215"/>
       <c r="E50" s="215"/>
       <c r="F50" s="215"/>
       <c r="G50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H50" s="215"/>
       <c r="I50" s="215"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="437" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="215"/>
       <c r="F51" s="215"/>
       <c r="G51" s="217"/>
       <c r="H51" s="222"/>
       <c r="I51" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="438" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="216"/>
       <c r="D52" s="215"/>
       <c r="E52" s="216"/>
       <c r="F52" s="215"/>
       <c r="G52" s="279"/>
       <c r="H52" s="246"/>
       <c r="I52" s="310"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
@@ -25185,51 +25216,51 @@
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B04BA3D0-9CF5-4AE9-8CEE-65C0270AEBAC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="8" max="8" width="11.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="215"/>
     </row>
     <row r="3" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="435" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B3" s="436"/>
       <c r="C3" s="212"/>
       <c r="D3" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="213"/>
       <c r="F3" s="214">
         <v>2025</v>
       </c>
       <c r="G3" s="212"/>
       <c r="H3" s="215"/>
       <c r="I3" s="215"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="216"/>
       <c r="B4" s="216"/>
       <c r="C4" s="215"/>
       <c r="D4" s="216"/>
       <c r="E4" s="215"/>
       <c r="F4" s="215"/>
       <c r="G4" s="216"/>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
     </row>
@@ -25293,51 +25324,51 @@
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="468" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="468" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="234" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="235" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="232" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="236"/>
       <c r="B8" s="216"/>
       <c r="C8" s="216"/>
       <c r="D8" s="469" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E8" s="216"/>
       <c r="F8" s="469" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="236"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="470"/>
       <c r="E9" s="216"/>
       <c r="F9" s="470"/>
       <c r="G9" s="238"/>
       <c r="H9" s="242" t="s">
         <v>21</v>
@@ -25398,113 +25429,113 @@
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="216"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="245"/>
       <c r="H13" s="246"/>
       <c r="I13" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="236"/>
       <c r="B14" s="250"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="429" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H14" s="246"/>
       <c r="I14" s="247"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="250"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="392"/>
       <c r="H15" s="246"/>
       <c r="I15" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="399" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H16" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I16" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="236"/>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="392" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H17" s="246"/>
       <c r="I17" s="247"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="399" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="H18" s="246"/>
       <c r="I18" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="399"/>
       <c r="H19" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="236"/>
@@ -25520,299 +25551,299 @@
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="392"/>
       <c r="H21" s="246"/>
       <c r="I21" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="392" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H22" s="246"/>
       <c r="I22" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="236"/>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="245">
         <v>4</v>
       </c>
       <c r="H23" s="257"/>
       <c r="I23" s="247"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="245" t="s">
         <v>118</v>
       </c>
       <c r="H24" s="259"/>
       <c r="I24" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="248">
         <v>1</v>
       </c>
       <c r="H25" s="401" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I25" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="236"/>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H26" s="401">
         <v>4</v>
       </c>
       <c r="I26" s="247"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="243"/>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="245" t="s">
-        <v>150</v>
+        <v>228</v>
       </c>
       <c r="H27" s="401" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I27" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="216"/>
       <c r="G28" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H28" s="401">
         <v>2</v>
       </c>
       <c r="I28" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="264"/>
       <c r="B29" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="216"/>
       <c r="D29" s="216"/>
       <c r="E29" s="216"/>
       <c r="F29" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H29" s="401" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="I29" s="247"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="267"/>
       <c r="C30" s="216"/>
       <c r="D30" s="268"/>
       <c r="E30" s="216"/>
       <c r="F30" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="267"/>
       <c r="H30" s="401"/>
       <c r="I30" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F31" s="357"/>
       <c r="G31" s="216"/>
       <c r="H31" s="220" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I31" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="264"/>
       <c r="B32" s="243"/>
       <c r="C32" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="356"/>
       <c r="G32" s="216"/>
       <c r="H32" s="245">
         <v>1</v>
       </c>
       <c r="I32" s="247"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="297"/>
       <c r="E33" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="356"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I33" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="276"/>
       <c r="D34" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="256"/>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245">
         <v>3</v>
       </c>
       <c r="I34" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="264"/>
       <c r="B35" s="243"/>
       <c r="C35" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="357"/>
       <c r="G35" s="216"/>
       <c r="H35" s="245" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="I35" s="247"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="243"/>
       <c r="C36" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="357"/>
       <c r="G36" s="216"/>
       <c r="H36" s="245"/>
       <c r="I36" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
@@ -25855,165 +25886,165 @@
       </c>
       <c r="B39" s="465" t="s">
         <v>85</v>
       </c>
       <c r="C39" s="461"/>
       <c r="D39" s="263" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="425" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="245" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="245"/>
       <c r="I39" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="340" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C40" s="274" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D40" s="265"/>
       <c r="E40" s="430"/>
       <c r="F40" s="245"/>
       <c r="G40" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I40" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="264"/>
       <c r="B41" s="388" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="248">
         <v>1</v>
       </c>
       <c r="D41" s="357" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F41" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="247"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="451" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="248" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D42" s="357" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="301" t="s">
         <v>98</v>
       </c>
       <c r="F42" s="245"/>
       <c r="G42" s="297" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H42" s="245" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I42" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B43" s="304" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="248">
         <v>4</v>
       </c>
       <c r="D43" s="357">
         <v>3</v>
       </c>
       <c r="E43" s="427">
         <v>4</v>
       </c>
       <c r="F43" s="245" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="220"/>
       <c r="I43" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="264"/>
       <c r="B44" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="245" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D44" s="357"/>
       <c r="E44" s="427"/>
       <c r="F44" s="245"/>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="247"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B45" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="255" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D45" s="459" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="477"/>
       <c r="F45" s="245" t="s">
         <v>110</v>
       </c>
       <c r="G45" s="216"/>
       <c r="H45" s="245"/>
       <c r="I45" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="293" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="274"/>
       <c r="D46" s="233" t="s">
         <v>98</v>
       </c>
@@ -26062,51 +26093,51 @@
       <c r="D49" s="215"/>
       <c r="E49" s="287"/>
       <c r="F49" s="215"/>
       <c r="G49" s="215"/>
       <c r="H49" s="215"/>
       <c r="I49" s="314"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="317"/>
       <c r="B50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="215"/>
       <c r="D50" s="215"/>
       <c r="E50" s="215"/>
       <c r="F50" s="215"/>
       <c r="G50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H50" s="215"/>
       <c r="I50" s="215"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="471" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="215"/>
       <c r="F51" s="215"/>
       <c r="G51" s="217"/>
       <c r="H51" s="222"/>
       <c r="I51" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="580" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="216"/>
       <c r="D52" s="215"/>
       <c r="E52" s="216"/>
       <c r="F52" s="215"/>
       <c r="G52" s="279"/>
       <c r="H52" s="246"/>
       <c r="I52" s="310"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
@@ -26124,92 +26155,92 @@
         <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="314"/>
       <c r="B54" s="472"/>
       <c r="C54" s="215"/>
       <c r="D54" s="216"/>
       <c r="E54" s="319"/>
       <c r="F54" s="215"/>
       <c r="G54" s="305"/>
       <c r="H54" s="246"/>
       <c r="I54" s="318" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="314"/>
       <c r="B55" s="215"/>
       <c r="C55" s="216"/>
       <c r="D55" s="216"/>
       <c r="E55" s="216"/>
       <c r="F55" s="215"/>
       <c r="G55" s="243"/>
       <c r="H55" s="220" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I55" s="310"/>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A56" s="314"/>
       <c r="B56" s="216"/>
       <c r="C56" s="216"/>
       <c r="D56" s="216"/>
       <c r="E56" s="216"/>
       <c r="F56" s="215"/>
       <c r="G56" s="243"/>
       <c r="H56" s="245"/>
       <c r="I56" s="310" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A57" s="314"/>
       <c r="B57" s="216"/>
       <c r="C57" s="215"/>
       <c r="D57" s="215"/>
       <c r="E57" s="215"/>
       <c r="F57" s="215"/>
       <c r="G57" s="243"/>
       <c r="H57" s="245" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="I57" s="318" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A58" s="314"/>
       <c r="B58" s="216"/>
       <c r="C58" s="215"/>
       <c r="D58" s="215"/>
       <c r="E58" s="215"/>
       <c r="F58" s="215"/>
       <c r="G58" s="243"/>
       <c r="H58" s="245" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="I58" s="310"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A59" s="320"/>
       <c r="B59" s="320"/>
       <c r="C59" s="320"/>
       <c r="D59" s="320"/>
       <c r="E59" s="320"/>
       <c r="F59" s="320"/>
       <c r="G59" s="243"/>
       <c r="H59" s="267"/>
       <c r="I59" s="321" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A60" s="322"/>
       <c r="B60" s="323"/>
       <c r="C60" s="323"/>
       <c r="D60" s="320"/>
       <c r="E60" s="320"/>
       <c r="F60" s="320"/>
       <c r="G60" s="279"/>
       <c r="H60" s="246"/>
@@ -26312,51 +26343,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8A06468-A80D-4394-BDE0-6544EB5520EA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:I68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="215"/>
       <c r="B2" s="215"/>
       <c r="C2" s="215"/>
       <c r="D2" s="215"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="215"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
     <row r="3" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="435" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B3" s="436"/>
       <c r="C3" s="212"/>
       <c r="D3" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="213"/>
       <c r="F3" s="214">
         <v>2025</v>
       </c>
       <c r="G3" s="212"/>
       <c r="H3" s="215"/>
       <c r="I3" s="215"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="216"/>
       <c r="B4" s="216"/>
       <c r="C4" s="215"/>
       <c r="D4" s="216"/>
       <c r="E4" s="215"/>
       <c r="F4" s="215"/>
       <c r="G4" s="216"/>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
     </row>
@@ -26649,177 +26680,177 @@
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="392"/>
       <c r="H21" s="246"/>
       <c r="I21" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="392" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H22" s="246"/>
       <c r="I22" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="236"/>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="245">
         <v>1</v>
       </c>
       <c r="H23" s="257"/>
       <c r="I23" s="247"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="245" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H24" s="259"/>
       <c r="I24" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="248">
         <v>4</v>
       </c>
       <c r="H25" s="401" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I25" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="236"/>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="248" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H26" s="401">
         <v>1</v>
       </c>
       <c r="I26" s="247"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="243"/>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="245" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="H27" s="401" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I27" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="216"/>
       <c r="G28" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H28" s="401">
         <v>4</v>
       </c>
       <c r="I28" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="264"/>
       <c r="B29" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="216"/>
       <c r="D29" s="216"/>
       <c r="E29" s="216"/>
       <c r="F29" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="245" t="s">
         <v>59</v>
       </c>
       <c r="H29" s="401" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I29" s="247"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="267"/>
       <c r="C30" s="216"/>
       <c r="D30" s="268"/>
       <c r="E30" s="216"/>
       <c r="F30" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="267"/>
       <c r="H30" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I30" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="262" t="s">
         <v>61</v>
@@ -26876,145 +26907,145 @@
       <c r="E33" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="356"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245"/>
       <c r="I33" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="276"/>
       <c r="D34" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E34" s="256"/>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H34" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I34" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="264"/>
       <c r="B35" s="243"/>
       <c r="C35" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="357"/>
       <c r="G35" s="216"/>
       <c r="H35" s="245"/>
       <c r="I35" s="247"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="243"/>
       <c r="C36" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="357"/>
       <c r="G36" s="216"/>
       <c r="H36" s="245" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="I36" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="283"/>
       <c r="C37" s="418"/>
       <c r="D37" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="428" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G37" s="219"/>
       <c r="H37" s="245"/>
       <c r="I37" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="264"/>
       <c r="B38" s="243"/>
       <c r="C38" s="426"/>
       <c r="D38" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E38" s="423" t="s">
         <v>82</v>
       </c>
       <c r="F38" s="386" t="s">
         <v>83</v>
       </c>
       <c r="G38" s="269"/>
       <c r="H38" s="245" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I38" s="247"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="448" t="s">
         <v>85</v>
       </c>
       <c r="C39" s="406" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D39" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="424" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="434" t="s">
         <v>87</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="449" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="258" t="s">
         <v>90</v>
@@ -27047,209 +27078,209 @@
       <c r="F41" s="295" t="s">
         <v>94</v>
       </c>
       <c r="G41" s="269"/>
       <c r="H41" s="245"/>
       <c r="I41" s="247"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="451" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="254"/>
       <c r="D42" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="275" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="298" t="s">
         <v>98</v>
       </c>
       <c r="G42" s="342" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H42" s="267" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I42" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B43" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="248" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D43" s="216">
         <v>3</v>
       </c>
       <c r="E43" s="407" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="233">
         <v>4</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="264"/>
       <c r="B44" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="245"/>
       <c r="D44" s="297"/>
       <c r="E44" s="275"/>
       <c r="F44" s="237"/>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="247"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B45" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="245" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D45" s="301" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="380"/>
       <c r="F45" s="409" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="G45" s="216"/>
       <c r="H45" s="245"/>
       <c r="I45" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="248">
         <v>1</v>
       </c>
       <c r="D46" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="248" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="F46" s="403" t="s">
         <v>115</v>
       </c>
       <c r="G46" s="216"/>
       <c r="H46" s="245"/>
       <c r="I46" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="305"/>
       <c r="B47" s="296">
         <v>4</v>
       </c>
       <c r="C47" s="245"/>
       <c r="D47" s="307">
         <v>4</v>
       </c>
       <c r="E47" s="334"/>
       <c r="F47" s="363" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G47" s="216"/>
       <c r="H47" s="245"/>
       <c r="I47" s="310"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="240" t="s">
         <v>117</v>
       </c>
       <c r="B48" s="420"/>
       <c r="C48" s="248" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D48" s="312"/>
       <c r="E48" s="248"/>
       <c r="F48" s="397"/>
       <c r="G48" s="268"/>
       <c r="H48" s="267"/>
       <c r="I48" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="215"/>
       <c r="C49" s="287"/>
       <c r="D49" s="215"/>
       <c r="E49" s="287"/>
       <c r="F49" s="215"/>
       <c r="G49" s="215"/>
       <c r="H49" s="215"/>
       <c r="I49" s="314"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="317"/>
       <c r="B50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="215"/>
       <c r="D50" s="215"/>
       <c r="E50" s="215"/>
       <c r="F50" s="215"/>
       <c r="G50" s="317" t="s">
         <v>118</v>
       </c>
       <c r="H50" s="215"/>
       <c r="I50" s="215"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="437" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="215"/>
       <c r="F51" s="215"/>
       <c r="G51" s="217"/>
       <c r="H51" s="222"/>
       <c r="I51" s="318" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="438" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="216"/>
       <c r="D52" s="215"/>
       <c r="E52" s="216"/>
       <c r="F52" s="215"/>
       <c r="G52" s="279"/>
       <c r="H52" s="246"/>
       <c r="I52" s="310"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
@@ -27454,64 +27485,64 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA994473-4B4B-46A7-9EC7-00871FF25EB2}">
   <dimension ref="A1:J91"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B88" sqref="B88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="215" customWidth="1"/>
     <col min="2" max="8" width="11" style="215" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="215" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="215"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="214">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="J1" s="215" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="D2" s="216"/>
       <c r="G2" s="216"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="217" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="286" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="219" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="220" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="332" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="220" t="s">
@@ -27581,55 +27612,55 @@
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="243"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
@@ -27669,668 +27700,668 @@
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="252" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="253" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="254" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="248" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="248"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="255"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="392">
         <v>1</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="399" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="399">
         <v>4</v>
       </c>
       <c r="H23" s="246" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="392" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H24" s="246">
         <v>4</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="393" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H25" s="246" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="245" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="246">
         <v>3</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="246" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="246" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="385" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="220" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="339" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F29" s="245"/>
       <c r="G29" s="216"/>
       <c r="H29" s="220"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="386" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="245" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="340" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="248"/>
       <c r="G30" s="216"/>
       <c r="H30" s="245" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="387" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="267"/>
       <c r="E31" s="388" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="F31" s="248"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="338"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="273"/>
       <c r="F32" s="245"/>
       <c r="G32" s="216" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="280" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="280" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="248" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="248" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="284"/>
       <c r="D35" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="245"/>
       <c r="F35" s="409" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="271"/>
       <c r="H35" s="245"/>
       <c r="I35" s="232" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="284"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="334"/>
       <c r="F36" s="396" t="s">
         <v>102</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="245" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="I36" s="236"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="272" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="355" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="280" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="F37" s="410" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="268"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="273" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="258" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="248">
         <v>1</v>
       </c>
       <c r="F38" s="396"/>
       <c r="G38" s="216"/>
       <c r="H38" s="267"/>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="292" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="258" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="245" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F39" s="360" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="293" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="336"/>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="334" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="245"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="293" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="341" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="269">
         <v>3</v>
       </c>
       <c r="E41" s="392" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F41" s="361">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="296">
         <v>4</v>
       </c>
       <c r="C42" s="308" t="s">
         <v>102</v>
       </c>
       <c r="D42" s="342"/>
       <c r="E42" s="392" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="F42" s="362"/>
       <c r="G42" s="216"/>
       <c r="H42" s="267"/>
       <c r="I42" s="247"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="414"/>
       <c r="C43" s="275" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="301" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="395" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F43" s="411"/>
       <c r="G43" s="216"/>
       <c r="H43" s="279"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="415"/>
       <c r="C44" s="333" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="275" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="412"/>
       <c r="G44" s="216"/>
       <c r="H44" s="279"/>
       <c r="I44" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="305"/>
       <c r="B45" s="416"/>
       <c r="C45" s="233" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="307">
         <v>4</v>
       </c>
       <c r="E45" s="275" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="F45" s="411"/>
       <c r="G45" s="216"/>
       <c r="H45" s="279"/>
       <c r="I45" s="310"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="240" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="417"/>
       <c r="C46" s="237">
         <v>4</v>
       </c>
       <c r="D46" s="312"/>
       <c r="E46" s="398"/>
       <c r="F46" s="413"/>
       <c r="G46" s="268"/>
       <c r="H46" s="313"/>
       <c r="I46" s="249" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
@@ -28546,499 +28577,499 @@
       <c r="C66" s="323"/>
       <c r="D66" s="320"/>
       <c r="E66" s="320"/>
       <c r="F66" s="320"/>
       <c r="G66" s="313"/>
       <c r="H66" s="327"/>
       <c r="I66" s="321" t="s">
         <v>60</v>
       </c>
       <c r="J66" s="320"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="322"/>
       <c r="B67" s="323"/>
       <c r="C67" s="323"/>
       <c r="D67" s="320"/>
       <c r="E67" s="320"/>
       <c r="F67" s="320"/>
       <c r="G67" s="323"/>
       <c r="H67" s="323"/>
       <c r="I67" s="320"/>
       <c r="J67" s="320"/>
     </row>
     <row r="68" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A68" s="344" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I68" s="345" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="J68" s="320"/>
     </row>
     <row r="69" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A69" s="346" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B69" s="346"/>
       <c r="C69" s="346"/>
       <c r="D69" s="346"/>
       <c r="E69" s="346"/>
       <c r="F69" s="346"/>
       <c r="G69" s="346"/>
       <c r="H69" s="347"/>
       <c r="I69" s="348">
         <f>SUM(B69:H69)</f>
         <v>0</v>
       </c>
       <c r="J69" s="320"/>
     </row>
     <row r="70" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A70" s="346" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B70" s="346"/>
       <c r="C70" s="346"/>
       <c r="D70" s="346"/>
       <c r="E70" s="346"/>
       <c r="F70" s="346"/>
       <c r="G70" s="346"/>
       <c r="H70" s="346"/>
       <c r="I70" s="348">
         <f t="shared" ref="I70:I77" si="0">SUM(B70:H70)</f>
         <v>0</v>
       </c>
       <c r="J70" s="320"/>
     </row>
     <row r="71" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A71" s="346" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" s="346"/>
       <c r="C71" s="346"/>
       <c r="D71" s="346"/>
       <c r="E71" s="346"/>
       <c r="F71" s="346"/>
       <c r="G71" s="346"/>
       <c r="H71" s="346"/>
       <c r="I71" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J71" s="320"/>
     </row>
     <row r="72" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A72" s="346" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="346"/>
       <c r="C72" s="346"/>
       <c r="D72" s="346"/>
       <c r="E72" s="346"/>
       <c r="F72" s="346"/>
       <c r="G72" s="346"/>
       <c r="H72" s="346"/>
       <c r="I72" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J72" s="320"/>
     </row>
     <row r="73" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="346" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" s="346"/>
       <c r="C73" s="346"/>
       <c r="D73" s="346"/>
       <c r="E73" s="346"/>
       <c r="F73" s="346"/>
       <c r="G73" s="346"/>
       <c r="H73" s="346"/>
       <c r="I73" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J73" s="320"/>
     </row>
     <row r="74" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A74" s="346" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B74" s="346"/>
       <c r="C74" s="346"/>
       <c r="D74" s="346"/>
       <c r="E74" s="346"/>
       <c r="F74" s="346"/>
       <c r="G74" s="346"/>
       <c r="H74" s="346"/>
       <c r="I74" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J74" s="320"/>
     </row>
     <row r="75" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A75" s="346" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B75" s="346"/>
       <c r="C75" s="346"/>
       <c r="D75" s="346"/>
       <c r="E75" s="346"/>
       <c r="F75" s="346"/>
       <c r="G75" s="346"/>
       <c r="H75" s="346"/>
       <c r="I75" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J75" s="320"/>
     </row>
     <row r="76" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A76" s="346" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B76" s="346"/>
       <c r="C76" s="346"/>
       <c r="D76" s="346"/>
       <c r="E76" s="346"/>
       <c r="F76" s="346"/>
       <c r="G76" s="346"/>
       <c r="H76" s="346"/>
       <c r="I76" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J76" s="320"/>
     </row>
     <row r="77" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A77" s="346" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B77" s="346"/>
       <c r="C77" s="346"/>
       <c r="D77" s="346"/>
       <c r="E77" s="346"/>
       <c r="F77" s="346"/>
       <c r="G77" s="346"/>
       <c r="H77" s="346"/>
       <c r="I77" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J77" s="320"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="320"/>
       <c r="B78" s="320"/>
       <c r="C78" s="320"/>
       <c r="D78" s="320"/>
       <c r="E78" s="320"/>
       <c r="F78" s="320"/>
       <c r="G78" s="320"/>
       <c r="H78" s="320"/>
       <c r="I78" s="320"/>
       <c r="J78" s="320"/>
     </row>
     <row r="79" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:10" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="349" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B80" s="216"/>
       <c r="C80" s="216"/>
     </row>
     <row r="81" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="350" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B81" s="350" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="D81" s="734"/>
+        <v>398</v>
+      </c>
+      <c r="C81" s="740" t="s">
+        <v>399</v>
+      </c>
+      <c r="D81" s="741"/>
       <c r="E81" s="351" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F81" s="350" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="352" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B82" s="352" t="e">
         <f>(I69+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C82" s="735" t="e">
+      <c r="C82" s="742" t="e">
         <f>B82/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D82" s="736"/>
+      <c r="D82" s="743"/>
       <c r="E82" s="353">
         <v>1</v>
       </c>
       <c r="F82" s="354" t="e">
         <f>(C82-E82)/E82</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="352" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B83" s="352" t="e">
         <f>(I70+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C83" s="735" t="e">
+      <c r="C83" s="742" t="e">
         <f t="shared" ref="C83:C90" si="1">B83/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D83" s="736"/>
+      <c r="D83" s="743"/>
       <c r="E83" s="352">
         <v>1</v>
       </c>
       <c r="F83" s="354" t="e">
         <f t="shared" ref="F83:F90" si="2">(C83-E83)/E83</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="352" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B84" s="352" t="e">
         <f>(I71+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C84" s="735" t="e">
+      <c r="C84" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D84" s="736"/>
+      <c r="D84" s="743"/>
       <c r="E84" s="352">
         <v>1.5</v>
       </c>
       <c r="F84" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="352" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B85" s="352" t="e">
         <f>(I72+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C85" s="735" t="e">
+      <c r="C85" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D85" s="736"/>
+      <c r="D85" s="743"/>
       <c r="E85" s="352">
         <v>2</v>
       </c>
       <c r="F85" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="352" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B86" s="352" t="e">
         <f>(I73+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C86" s="735" t="e">
+      <c r="C86" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D86" s="736"/>
+      <c r="D86" s="743"/>
       <c r="E86" s="352">
         <v>2</v>
       </c>
       <c r="F86" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="352" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B87" s="352" t="e">
         <f>(I74+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C87" s="735" t="e">
+      <c r="C87" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D87" s="736"/>
+      <c r="D87" s="743"/>
       <c r="E87" s="352">
         <v>2.5</v>
       </c>
       <c r="F87" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="352" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B88" s="353" t="e">
         <f>(I75+#REF!+'[1]2_1_aktuell_istider'!I75+'[1]2_1_aktuell_istider'!R75)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C88" s="735" t="e">
+      <c r="C88" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D88" s="736"/>
+      <c r="D88" s="743"/>
       <c r="E88" s="352">
         <v>2.5</v>
       </c>
       <c r="F88" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="352" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B89" s="353" t="e">
         <f>(I76+#REF!+'[1]2_1_aktuell_istider'!I76+'[1]2_1_aktuell_istider'!R76)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C89" s="735" t="e">
+      <c r="C89" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D89" s="736"/>
+      <c r="D89" s="743"/>
       <c r="E89" s="352">
         <v>3</v>
       </c>
       <c r="F89" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="352" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B90" s="352" t="e">
         <f>(I77+#REF!+'[1]2_1_aktuell_istider'!I77+'[1]2_1_aktuell_istider'!R77)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C90" s="735" t="e">
+      <c r="C90" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D90" s="736"/>
+      <c r="D90" s="743"/>
       <c r="E90" s="352">
         <v>3</v>
       </c>
       <c r="F90" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C90:D90"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C89:D89"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C86:D86"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCA3550B-B827-4CEB-B4B3-4A09A23CD993}">
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="Q53" sqref="Q53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="215" customWidth="1"/>
     <col min="2" max="8" width="11" style="215" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="215" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="215"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="214">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="D2" s="216"/>
       <c r="G2" s="216"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="217" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="286" t="s">
         <v>3</v>
       </c>
@@ -29118,55 +29149,55 @@
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="243"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
@@ -29206,223 +29237,223 @@
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="252" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="253" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="254" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="248" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="248"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="255"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="256" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="256"/>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="258" t="s">
         <v>68</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="258" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="400" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="256"/>
       <c r="H24" s="400" t="s">
         <v>98</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
@@ -29481,51 +29512,51 @@
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="400"/>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="220" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="272" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F29" s="245"/>
       <c r="G29" s="216"/>
       <c r="H29" s="220"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="245" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="273" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="248"/>
       <c r="G30" s="216"/>
       <c r="H30" s="245" t="s">
         <v>38</v>
       </c>
@@ -29542,152 +29573,152 @@
         <v>21</v>
       </c>
       <c r="D31" s="267"/>
       <c r="E31" s="277" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="248"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="338"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="273"/>
       <c r="F32" s="245"/>
       <c r="G32" s="216" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="280" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="281" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F33" s="245"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="248" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="282" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="245"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="284"/>
       <c r="D35" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="389" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="331" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="271"/>
       <c r="H35" s="245"/>
       <c r="I35" s="232" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="284"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="289"/>
       <c r="F36" s="261" t="s">
         <v>66</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="245" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="I36" s="236"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="272" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="355" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="291" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F37" s="263" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="268"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="273" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="258" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="274" t="s">
         <v>38</v>
       </c>
       <c r="F38" s="261"/>
@@ -30068,449 +30099,449 @@
       <c r="C66" s="323"/>
       <c r="D66" s="320"/>
       <c r="E66" s="320"/>
       <c r="F66" s="320"/>
       <c r="G66" s="313"/>
       <c r="H66" s="327"/>
       <c r="I66" s="321" t="s">
         <v>60</v>
       </c>
       <c r="J66" s="320"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="322"/>
       <c r="B67" s="323"/>
       <c r="C67" s="323"/>
       <c r="D67" s="320"/>
       <c r="E67" s="320"/>
       <c r="F67" s="320"/>
       <c r="G67" s="323"/>
       <c r="H67" s="323"/>
       <c r="I67" s="320"/>
       <c r="J67" s="320"/>
     </row>
     <row r="68" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A68" s="344" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H68" s="344" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I68" s="345" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="J68" s="320"/>
     </row>
     <row r="69" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A69" s="346" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B69" s="346"/>
       <c r="C69" s="346"/>
       <c r="D69" s="346"/>
       <c r="E69" s="346"/>
       <c r="F69" s="346"/>
       <c r="G69" s="346"/>
       <c r="H69" s="347"/>
       <c r="I69" s="348">
         <f>SUM(B69:H69)</f>
         <v>0</v>
       </c>
       <c r="J69" s="320"/>
     </row>
     <row r="70" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A70" s="346" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B70" s="346"/>
       <c r="C70" s="346"/>
       <c r="D70" s="346"/>
       <c r="E70" s="346"/>
       <c r="F70" s="346"/>
       <c r="G70" s="346"/>
       <c r="H70" s="346"/>
       <c r="I70" s="348">
         <f t="shared" ref="I70:I77" si="0">SUM(B70:H70)</f>
         <v>0</v>
       </c>
       <c r="J70" s="320"/>
     </row>
     <row r="71" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A71" s="346" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" s="346"/>
       <c r="C71" s="346"/>
       <c r="D71" s="346"/>
       <c r="E71" s="346"/>
       <c r="F71" s="346"/>
       <c r="G71" s="346"/>
       <c r="H71" s="346"/>
       <c r="I71" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J71" s="320"/>
     </row>
     <row r="72" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A72" s="346" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="346"/>
       <c r="C72" s="346"/>
       <c r="D72" s="346"/>
       <c r="E72" s="346"/>
       <c r="F72" s="346"/>
       <c r="G72" s="346"/>
       <c r="H72" s="346"/>
       <c r="I72" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J72" s="320"/>
     </row>
     <row r="73" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="346" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" s="346"/>
       <c r="C73" s="346"/>
       <c r="D73" s="346"/>
       <c r="E73" s="346"/>
       <c r="F73" s="346"/>
       <c r="G73" s="346"/>
       <c r="H73" s="346"/>
       <c r="I73" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J73" s="320"/>
     </row>
     <row r="74" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A74" s="346" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B74" s="346"/>
       <c r="C74" s="346"/>
       <c r="D74" s="346"/>
       <c r="E74" s="346"/>
       <c r="F74" s="346"/>
       <c r="G74" s="346"/>
       <c r="H74" s="346"/>
       <c r="I74" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J74" s="320"/>
     </row>
     <row r="75" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A75" s="346" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B75" s="346"/>
       <c r="C75" s="346"/>
       <c r="D75" s="346"/>
       <c r="E75" s="346"/>
       <c r="F75" s="346"/>
       <c r="G75" s="346"/>
       <c r="H75" s="346"/>
       <c r="I75" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J75" s="320"/>
     </row>
     <row r="76" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A76" s="346" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B76" s="346"/>
       <c r="C76" s="346"/>
       <c r="D76" s="346"/>
       <c r="E76" s="346"/>
       <c r="F76" s="346"/>
       <c r="G76" s="346"/>
       <c r="H76" s="346"/>
       <c r="I76" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J76" s="320"/>
     </row>
     <row r="77" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A77" s="346" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B77" s="346"/>
       <c r="C77" s="346"/>
       <c r="D77" s="346"/>
       <c r="E77" s="346"/>
       <c r="F77" s="346"/>
       <c r="G77" s="346"/>
       <c r="H77" s="346"/>
       <c r="I77" s="348">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J77" s="320"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="320"/>
       <c r="B78" s="320"/>
       <c r="C78" s="320"/>
       <c r="D78" s="320"/>
       <c r="E78" s="320"/>
       <c r="F78" s="320"/>
       <c r="G78" s="320"/>
       <c r="H78" s="320"/>
       <c r="I78" s="320"/>
       <c r="J78" s="320"/>
     </row>
     <row r="80" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A80" s="349" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B80" s="216"/>
       <c r="C80" s="216"/>
     </row>
     <row r="81" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="350" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B81" s="350" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="D81" s="734"/>
+        <v>398</v>
+      </c>
+      <c r="C81" s="740" t="s">
+        <v>399</v>
+      </c>
+      <c r="D81" s="741"/>
       <c r="E81" s="351" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F81" s="350" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="352" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B82" s="352" t="e">
         <f>(I69+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C82" s="735" t="e">
+      <c r="C82" s="742" t="e">
         <f>B82/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D82" s="736"/>
+      <c r="D82" s="743"/>
       <c r="E82" s="353">
         <v>1</v>
       </c>
       <c r="F82" s="354" t="e">
         <f>(C82-E82)/E82</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="352" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B83" s="352" t="e">
         <f>(I70+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C83" s="735" t="e">
+      <c r="C83" s="742" t="e">
         <f t="shared" ref="C83:C90" si="1">B83/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D83" s="736"/>
+      <c r="D83" s="743"/>
       <c r="E83" s="352">
         <v>1</v>
       </c>
       <c r="F83" s="354" t="e">
         <f t="shared" ref="F83:F90" si="2">(C83-E83)/E83</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="352" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B84" s="352" t="e">
         <f>(I71+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C84" s="735" t="e">
+      <c r="C84" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D84" s="736"/>
+      <c r="D84" s="743"/>
       <c r="E84" s="352">
         <v>1.5</v>
       </c>
       <c r="F84" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="352" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B85" s="352" t="e">
         <f>(I72+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C85" s="735" t="e">
+      <c r="C85" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D85" s="736"/>
+      <c r="D85" s="743"/>
       <c r="E85" s="352">
         <v>2</v>
       </c>
       <c r="F85" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="352" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B86" s="352" t="e">
         <f>(I73+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C86" s="735" t="e">
+      <c r="C86" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D86" s="736"/>
+      <c r="D86" s="743"/>
       <c r="E86" s="352">
         <v>2</v>
       </c>
       <c r="F86" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="352" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B87" s="352" t="e">
         <f>(I74+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C87" s="735" t="e">
+      <c r="C87" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D87" s="736"/>
+      <c r="D87" s="743"/>
       <c r="E87" s="352">
         <v>2.5</v>
       </c>
       <c r="F87" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="352" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B88" s="353" t="e">
         <f>(I75+#REF!+'[1]2_1_aktuell_istider'!I75+'[1]2_1_aktuell_istider'!R75)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C88" s="735" t="e">
+      <c r="C88" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D88" s="736"/>
+      <c r="D88" s="743"/>
       <c r="E88" s="352">
         <v>2.5</v>
       </c>
       <c r="F88" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="352" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B89" s="353" t="e">
         <f>(I76+#REF!+'[1]2_1_aktuell_istider'!I76+'[1]2_1_aktuell_istider'!R76)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C89" s="735" t="e">
+      <c r="C89" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D89" s="736"/>
+      <c r="D89" s="743"/>
       <c r="E89" s="352">
         <v>3</v>
       </c>
       <c r="F89" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="352" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B90" s="352" t="e">
         <f>(I77+#REF!+'[1]2_1_aktuell_istider'!I77+'[1]2_1_aktuell_istider'!R77)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C90" s="735" t="e">
+      <c r="C90" s="742" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D90" s="736"/>
+      <c r="D90" s="743"/>
       <c r="E90" s="352">
         <v>3</v>
       </c>
       <c r="F90" s="354" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C90:D90"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C89:D89"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C86:D86"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait"/>
@@ -30519,51 +30550,51 @@
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8526AD50-AC70-4EDE-8F29-BB2614CC4B25}">
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="214">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -30650,55 +30681,55 @@
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="243"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
@@ -30736,623 +30767,623 @@
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="252" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="253" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="254" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="248" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="248"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="255"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="245" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245">
         <v>1</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="248" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248">
         <v>3</v>
       </c>
       <c r="H23" s="246" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H24" s="246">
         <v>4</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="267" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H25" s="246" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="245"/>
       <c r="H26" s="246">
         <v>3</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245"/>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245"/>
       <c r="H27" s="246" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="246" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="271" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="364" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216"/>
       <c r="H29" s="220"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216"/>
       <c r="E30" s="365" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F30" s="356"/>
       <c r="G30" s="216"/>
       <c r="H30" s="245" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="356"/>
       <c r="G31" s="216"/>
       <c r="H31" s="245"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="254" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D32" s="216"/>
       <c r="E32" s="366" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="F32" s="357"/>
       <c r="G32" s="216" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="248" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="216"/>
       <c r="E33" s="365" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="245"/>
       <c r="D34" s="268"/>
       <c r="E34" s="365" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="335" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D35" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="366" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F35" s="382" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="271"/>
       <c r="H35" s="245"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="256" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="365" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F36" s="357" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="245" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="272" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="336" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="365" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F37" s="356"/>
       <c r="G37" s="268"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="273" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="245" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="366" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F38" s="357"/>
       <c r="G38" s="216"/>
       <c r="H38" s="267"/>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="264"/>
       <c r="B39" s="292" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="245">
         <v>1</v>
       </c>
       <c r="D39" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="365" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F39" s="360" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="293" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="248" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="367" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="F40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="245"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="293" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="334" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D41" s="216">
         <v>3</v>
       </c>
       <c r="E41" s="365" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F41" s="361">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="264"/>
       <c r="B42" s="296">
         <v>4</v>
       </c>
       <c r="C42" s="248" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D42" s="297"/>
       <c r="E42" s="365" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="F42" s="362"/>
       <c r="G42" s="216"/>
       <c r="H42" s="267"/>
       <c r="I42" s="247"/>
     </row>
     <row r="43" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="299" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C43" s="248" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D43" s="301" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E43" s="368"/>
       <c r="F43" s="363" t="s">
         <v>111</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="279"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="303" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="248"/>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="304" t="s">
         <v>107</v>
       </c>
@@ -31649,487 +31680,487 @@
       <c r="C66" s="323"/>
       <c r="D66" s="320"/>
       <c r="E66" s="320"/>
       <c r="F66" s="320"/>
       <c r="G66" s="313"/>
       <c r="H66" s="327"/>
       <c r="I66" s="375" t="s">
         <v>60</v>
       </c>
       <c r="J66" s="30"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="32"/>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="30"/>
       <c r="E67" s="30"/>
       <c r="F67" s="30"/>
       <c r="G67" s="31"/>
       <c r="H67" s="31"/>
       <c r="I67" s="30"/>
       <c r="J67" s="30"/>
     </row>
     <row r="68" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A68" s="33" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I68" s="34" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="J68" s="30"/>
     </row>
     <row r="69" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A69" s="41" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B69" s="41"/>
       <c r="C69" s="41"/>
       <c r="D69" s="41"/>
       <c r="E69" s="41"/>
       <c r="F69" s="41"/>
       <c r="G69" s="41"/>
       <c r="H69" s="44"/>
       <c r="I69" s="45">
         <f>SUM(B69:H69)</f>
         <v>0</v>
       </c>
       <c r="J69" s="30"/>
     </row>
     <row r="70" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A70" s="41" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B70" s="41"/>
       <c r="C70" s="41"/>
       <c r="D70" s="41"/>
       <c r="E70" s="41"/>
       <c r="F70" s="41"/>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="45">
         <f t="shared" ref="I70:I77" si="0">SUM(B70:H70)</f>
         <v>0</v>
       </c>
       <c r="J70" s="30"/>
     </row>
     <row r="71" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A71" s="41" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" s="41"/>
       <c r="C71" s="41"/>
       <c r="D71" s="41"/>
       <c r="E71" s="41"/>
       <c r="F71" s="41"/>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J71" s="30"/>
     </row>
     <row r="72" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A72" s="41" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="41"/>
       <c r="C72" s="41"/>
       <c r="D72" s="41"/>
       <c r="E72" s="41"/>
       <c r="F72" s="41"/>
       <c r="G72" s="41"/>
       <c r="H72" s="41"/>
       <c r="I72" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J72" s="30"/>
     </row>
     <row r="73" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="41" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" s="41"/>
       <c r="C73" s="41"/>
       <c r="D73" s="41"/>
       <c r="E73" s="41"/>
       <c r="F73" s="41"/>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J73" s="30"/>
     </row>
     <row r="74" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A74" s="41" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B74" s="41"/>
       <c r="C74" s="41"/>
       <c r="D74" s="41"/>
       <c r="E74" s="41"/>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J74" s="30"/>
     </row>
     <row r="75" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A75" s="41" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B75" s="41"/>
       <c r="C75" s="41"/>
       <c r="D75" s="41"/>
       <c r="E75" s="41"/>
       <c r="F75" s="41"/>
       <c r="G75" s="41"/>
       <c r="H75" s="41"/>
       <c r="I75" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J75" s="30"/>
     </row>
     <row r="76" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A76" s="41" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B76" s="41"/>
       <c r="C76" s="41"/>
       <c r="D76" s="41"/>
       <c r="E76" s="41"/>
       <c r="F76" s="41"/>
       <c r="G76" s="41"/>
       <c r="H76" s="41"/>
       <c r="I76" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J76" s="30"/>
     </row>
     <row r="77" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A77" s="41" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B77" s="41"/>
       <c r="C77" s="41"/>
       <c r="D77" s="41"/>
       <c r="E77" s="41"/>
       <c r="F77" s="41"/>
       <c r="G77" s="41"/>
       <c r="H77" s="41"/>
       <c r="I77" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J77" s="30"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="30"/>
       <c r="B78" s="30"/>
       <c r="C78" s="30"/>
       <c r="D78" s="30"/>
       <c r="E78" s="30"/>
       <c r="F78" s="30"/>
       <c r="G78" s="30"/>
       <c r="H78" s="30"/>
       <c r="I78" s="30"/>
       <c r="J78" s="30"/>
     </row>
     <row r="80" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A80" s="24" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B80" s="16"/>
       <c r="C80" s="16"/>
     </row>
     <row r="81" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="42" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B81" s="42" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="D81" s="738"/>
+        <v>398</v>
+      </c>
+      <c r="C81" s="744" t="s">
+        <v>399</v>
+      </c>
+      <c r="D81" s="745"/>
       <c r="E81" s="83" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F81" s="42" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="36" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B82" s="36" t="e">
         <f>(I69+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C82" s="739" t="e">
+      <c r="C82" s="746" t="e">
         <f>B82/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D82" s="740"/>
+      <c r="D82" s="747"/>
       <c r="E82" s="46">
         <v>1</v>
       </c>
       <c r="F82" s="47" t="e">
         <f>(C82-E82)/E82</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="36" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B83" s="36" t="e">
         <f>(I70+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C83" s="739" t="e">
+      <c r="C83" s="746" t="e">
         <f t="shared" ref="C83:C90" si="1">B83/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D83" s="740"/>
+      <c r="D83" s="747"/>
       <c r="E83" s="36">
         <v>1</v>
       </c>
       <c r="F83" s="47" t="e">
         <f t="shared" ref="F83:F90" si="2">(C83-E83)/E83</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="36" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B84" s="36" t="e">
         <f>(I71+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C84" s="739" t="e">
+      <c r="C84" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D84" s="740"/>
+      <c r="D84" s="747"/>
       <c r="E84" s="36">
         <v>1.5</v>
       </c>
       <c r="F84" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="36" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B85" s="36" t="e">
         <f>(I72+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C85" s="739" t="e">
+      <c r="C85" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D85" s="740"/>
+      <c r="D85" s="747"/>
       <c r="E85" s="36">
         <v>2</v>
       </c>
       <c r="F85" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="36" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B86" s="36" t="e">
         <f>(I73+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C86" s="739" t="e">
+      <c r="C86" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D86" s="740"/>
+      <c r="D86" s="747"/>
       <c r="E86" s="36">
         <v>2</v>
       </c>
       <c r="F86" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="36" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B87" s="36" t="e">
         <f>(I74+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C87" s="739" t="e">
+      <c r="C87" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D87" s="740"/>
+      <c r="D87" s="747"/>
       <c r="E87" s="36">
         <v>2.5</v>
       </c>
       <c r="F87" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="36" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B88" s="46" t="e">
         <f>(I75+#REF!+'[1]2_1_aktuell_istider'!I75+'[1]2_1_aktuell_istider'!R75)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C88" s="739" t="e">
+      <c r="C88" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D88" s="740"/>
+      <c r="D88" s="747"/>
       <c r="E88" s="36">
         <v>2.5</v>
       </c>
       <c r="F88" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="36" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B89" s="46" t="e">
         <f>(I76+#REF!+'[1]2_1_aktuell_istider'!I76+'[1]2_1_aktuell_istider'!R76)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C89" s="739" t="e">
+      <c r="C89" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D89" s="740"/>
+      <c r="D89" s="747"/>
       <c r="E89" s="36">
         <v>3</v>
       </c>
       <c r="F89" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="36" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B90" s="36" t="e">
         <f>(I77+#REF!+'[1]2_1_aktuell_istider'!I77+'[1]2_1_aktuell_istider'!R77)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C90" s="739" t="e">
+      <c r="C90" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D90" s="740"/>
+      <c r="D90" s="747"/>
       <c r="E90" s="36">
         <v>3</v>
       </c>
       <c r="F90" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C90:D90"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C89:D89"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C86:D86"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67C16087-37B8-432F-8297-FB35643703A0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K54"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="P42" sqref="P42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
         <v>127</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
       <c r="K1" s="215"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
@@ -32189,91 +32220,91 @@
       <c r="F4" s="476">
         <v>46108</v>
       </c>
       <c r="G4" s="229">
         <v>46109</v>
       </c>
       <c r="H4" s="230">
         <v>46110</v>
       </c>
       <c r="I4" s="231"/>
       <c r="K4" s="215"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="507" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="216"/>
       <c r="C5" s="216"/>
       <c r="D5" s="468" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="216"/>
       <c r="F5" s="683" t="s">
         <v>13</v>
       </c>
-      <c r="G5" s="715" t="s">
+      <c r="G5" s="714" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="235" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="232" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="215"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="508"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="692" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="716" t="s">
+      <c r="G6" s="715" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
       <c r="K6" s="215"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="509" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="470"/>
       <c r="E7" s="216"/>
       <c r="F7" s="698"/>
-      <c r="G7" s="716"/>
+      <c r="G7" s="715"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="215"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="507" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="684"/>
       <c r="G8" s="677" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
         <v>23</v>
@@ -32417,51 +32448,51 @@
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="684"/>
       <c r="G17" s="689" t="s">
         <v>47</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
       <c r="K17" s="215"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="508"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="684"/>
-      <c r="G18" s="717"/>
+      <c r="G18" s="716"/>
       <c r="H18" s="246" t="s">
         <v>48</v>
       </c>
       <c r="I18" s="247"/>
       <c r="K18" s="215"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="684"/>
       <c r="G19" s="678"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
       <c r="K19" s="215"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
@@ -32584,295 +32615,289 @@
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="681" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="684" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I27" s="247"/>
       <c r="K27" s="215"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="216"/>
-      <c r="D28" s="268"/>
+      <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="681" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="682"/>
       <c r="H28" s="401"/>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
       <c r="K28" s="215"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="260" t="s">
+      <c r="C29" s="385" t="s">
         <v>63</v>
       </c>
-      <c r="D29" s="332" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="683" t="s">
+      <c r="D29" s="220" t="s">
+        <v>132</v>
+      </c>
+      <c r="E29" s="677" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="678"/>
       <c r="G29" s="685"/>
       <c r="H29" s="395" t="s">
         <v>65</v>
       </c>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
       <c r="K29" s="215"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
-      <c r="C30" s="261" t="s">
+      <c r="C30" s="386" t="s">
         <v>66</v>
       </c>
-      <c r="D30" s="216" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="684" t="s">
+      <c r="D30" s="245"/>
+      <c r="E30" s="678" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="689" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="685"/>
       <c r="H30" s="270" t="s">
         <v>102</v>
       </c>
       <c r="I30" s="247"/>
       <c r="K30" s="215"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="276" t="s">
+      <c r="C31" s="387" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="297"/>
-      <c r="E31" s="701" t="s">
+      <c r="D31" s="245" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="706" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="689"/>
       <c r="G31" s="685"/>
       <c r="H31" s="270" t="s">
         <v>87</v>
       </c>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
       <c r="K31" s="215"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>50</v>
       </c>
-      <c r="C32" s="276"/>
-[...3 lines deleted...]
-      <c r="E32" s="684"/>
+      <c r="C32" s="387"/>
+      <c r="D32" s="245"/>
+      <c r="E32" s="678"/>
       <c r="F32" s="678"/>
       <c r="G32" s="685" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="278"/>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
       <c r="K32" s="215"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216"/>
-      <c r="C33" s="644" t="s">
+      <c r="C33" s="735" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="216" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="683" t="s">
+      <c r="D33" s="245"/>
+      <c r="E33" s="677" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="678"/>
       <c r="G33" s="685"/>
       <c r="H33" s="245"/>
       <c r="I33" s="247"/>
       <c r="K33" s="215"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
-      <c r="C34" s="405" t="s">
+      <c r="C34" s="383" t="s">
         <v>68</v>
       </c>
-      <c r="D34" s="216" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="692" t="s">
+      <c r="D34" s="267"/>
+      <c r="E34" s="689" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="678"/>
       <c r="G34" s="685"/>
       <c r="H34" s="245"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
       <c r="K34" s="215"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
-      <c r="C35" s="712" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="335" t="s">
+      <c r="C35" s="711" t="s">
+        <v>133</v>
+      </c>
+      <c r="D35" s="256" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="702" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="690" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="680"/>
       <c r="H35" s="220"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="215"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A36" s="508"/>
       <c r="B36" s="216"/>
-      <c r="C36" s="713"/>
+      <c r="C36" s="712"/>
       <c r="D36" s="256" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="685" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="681" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="681"/>
       <c r="H36" s="245"/>
       <c r="I36" s="247"/>
       <c r="K36" s="215"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="391" t="s">
         <v>85</v>
       </c>
-      <c r="C37" s="714" t="s">
+      <c r="C37" s="713" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="258" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="703" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="691" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="681"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
       <c r="K37" s="215"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="358" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="453" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="256"/>
       <c r="E38" s="704"/>
       <c r="F38" s="681"/>
       <c r="G38" s="681" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
       <c r="K38" s="215"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
       <c r="B39" s="513" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="453" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D39" s="220" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="705" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="680" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="681"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
       <c r="K39" s="215"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="617" t="s">
         <v>93</v>
       </c>
@@ -32902,51 +32927,51 @@
       <c r="C41" s="343" t="s">
         <v>98</v>
       </c>
       <c r="D41" s="245">
         <v>3</v>
       </c>
       <c r="E41" s="689">
         <v>4</v>
       </c>
       <c r="F41" s="692" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="685"/>
       <c r="H41" s="220"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
       <c r="K41" s="215"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A42" s="508"/>
       <c r="B42" s="427">
         <v>4</v>
       </c>
       <c r="C42" s="343" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D42" s="267"/>
       <c r="E42" s="704"/>
       <c r="F42" s="692"/>
       <c r="G42" s="685"/>
       <c r="H42" s="245"/>
       <c r="I42" s="247"/>
       <c r="K42" s="215"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A43" s="509" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="514" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="619" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="233" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="693" t="s">
         <v>107</v>
       </c>
@@ -32968,51 +32993,51 @@
         <v>116</v>
       </c>
       <c r="C44" s="620"/>
       <c r="D44" s="233" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="689" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="694" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="685"/>
       <c r="H44" s="245"/>
       <c r="I44" s="244" t="s">
         <v>112</v>
       </c>
       <c r="K44" s="215"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A45" s="284"/>
       <c r="B45" s="363" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="621" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D45" s="454">
         <v>4</v>
       </c>
       <c r="E45" s="706" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="689">
         <v>4</v>
       </c>
       <c r="G45" s="685"/>
       <c r="H45" s="245"/>
       <c r="I45" s="310"/>
       <c r="K45" s="215"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A46" s="510" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="515"/>
       <c r="C46" s="620"/>
       <c r="D46" s="455"/>
       <c r="E46" s="689"/>
       <c r="F46" s="679"/>
       <c r="G46" s="700"/>
@@ -33140,51 +33165,51 @@
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D15A24F-CC35-4E17-BC28-4CF93E128630}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="E55" sqref="E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="214">
         <v>2025</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -33271,55 +33296,55 @@
       <c r="A6" s="236"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="237" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="240" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="241" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="232" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="243"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
@@ -33359,175 +33384,175 @@
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="252" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="253" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="252"/>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="254" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="248" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="248"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="255"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="256" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="256" t="s">
         <v>68</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
@@ -33543,409 +33568,409 @@
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="258"/>
       <c r="H23" s="246"/>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="260" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H24" s="246"/>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="261" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H25" s="246" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="243"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="263" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="246"/>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="243"/>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="265"/>
       <c r="H27" s="246"/>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="243"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="270" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H28" s="246"/>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="223" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="369" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="271" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="272" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F29" s="269"/>
       <c r="G29" s="270" t="s">
         <v>102</v>
       </c>
       <c r="H29" s="222"/>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="279"/>
       <c r="C30" s="358" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216"/>
       <c r="E30" s="273" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="274"/>
       <c r="G30" s="275" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H30" s="246"/>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="279" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="370" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="269" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="383"/>
       <c r="F31" s="274"/>
       <c r="G31" s="278"/>
       <c r="H31" s="246"/>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="279"/>
       <c r="C32" s="359"/>
       <c r="D32" s="216"/>
       <c r="E32" s="273"/>
       <c r="F32" s="245"/>
       <c r="G32" s="216" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H32" s="279" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="279"/>
       <c r="C33" s="371" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216"/>
       <c r="E33" s="281" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F33" s="245"/>
       <c r="G33" s="216"/>
       <c r="H33" s="279"/>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="279"/>
       <c r="C34" s="356" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268"/>
       <c r="E34" s="282" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="245"/>
       <c r="G34" s="216"/>
       <c r="H34" s="279"/>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="374"/>
       <c r="C35" s="372"/>
       <c r="D35" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="384"/>
       <c r="F35" s="220" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="G35" s="271"/>
       <c r="H35" s="286"/>
       <c r="I35" s="232" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="264"/>
       <c r="B36" s="313"/>
       <c r="C36" s="373"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="289"/>
       <c r="F36" s="245"/>
       <c r="G36" s="216"/>
       <c r="H36" s="243"/>
       <c r="I36" s="236"/>
     </row>
     <row r="37" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="273" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="258" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="291" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F37" s="248" t="s">
         <v>88</v>
       </c>
       <c r="G37" s="268"/>
       <c r="H37" s="220"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="273" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="258" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="274" t="s">
         <v>38</v>
       </c>
       <c r="F38" s="245"/>
       <c r="G38" s="216"/>
       <c r="H38" s="245"/>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="292" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="258" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="219" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="269"/>
       <c r="F39" s="245" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="G39" s="216"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="293" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="258"/>
       <c r="D40" s="269" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="291"/>
       <c r="F40" s="245"/>
       <c r="G40" s="216"/>
       <c r="H40" s="245"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="293" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="294" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="216">
         <v>3</v>
       </c>
       <c r="E41" s="295" t="s">
         <v>93</v>
       </c>
       <c r="F41" s="245" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="245"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="296">
         <v>4</v>
       </c>
       <c r="C42" s="275" t="s">
         <v>102</v>
       </c>
       <c r="D42" s="297"/>
       <c r="E42" s="298" t="s">
         <v>98</v>
       </c>
       <c r="F42" s="245"/>
       <c r="G42" s="216"/>
       <c r="H42" s="267"/>
       <c r="I42" s="247"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="299" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C43" s="300" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="301" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E43" s="302"/>
       <c r="F43" s="245" t="s">
         <v>110</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="279"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="303" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="237" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="304" t="s">
@@ -34242,502 +34267,502 @@
       <c r="C66" s="323"/>
       <c r="D66" s="320"/>
       <c r="E66" s="320"/>
       <c r="F66" s="320"/>
       <c r="G66" s="313"/>
       <c r="H66" s="327"/>
       <c r="I66" s="376" t="s">
         <v>60</v>
       </c>
       <c r="J66" s="30"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="32"/>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="30"/>
       <c r="E67" s="30"/>
       <c r="F67" s="30"/>
       <c r="G67" s="31"/>
       <c r="H67" s="31"/>
       <c r="I67" s="30"/>
       <c r="J67" s="30"/>
     </row>
     <row r="68" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A68" s="33" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="G68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H68" s="33" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I68" s="34" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="J68" s="30"/>
     </row>
     <row r="69" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A69" s="41" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B69" s="41"/>
       <c r="C69" s="41"/>
       <c r="D69" s="41"/>
       <c r="E69" s="41"/>
       <c r="F69" s="41"/>
       <c r="G69" s="41"/>
       <c r="H69" s="44"/>
       <c r="I69" s="45">
         <f>SUM(B69:H69)</f>
         <v>0</v>
       </c>
       <c r="J69" s="30"/>
     </row>
     <row r="70" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A70" s="41" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B70" s="41"/>
       <c r="C70" s="41"/>
       <c r="D70" s="41"/>
       <c r="E70" s="41"/>
       <c r="F70" s="41"/>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="45">
         <f t="shared" ref="I70:I77" si="0">SUM(B70:H70)</f>
         <v>0</v>
       </c>
       <c r="J70" s="30"/>
     </row>
     <row r="71" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A71" s="41" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" s="41"/>
       <c r="C71" s="41"/>
       <c r="D71" s="41"/>
       <c r="E71" s="41"/>
       <c r="F71" s="41"/>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J71" s="30"/>
     </row>
     <row r="72" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A72" s="41" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="41"/>
       <c r="C72" s="41"/>
       <c r="D72" s="41"/>
       <c r="E72" s="41"/>
       <c r="F72" s="41"/>
       <c r="G72" s="41"/>
       <c r="H72" s="41"/>
       <c r="I72" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J72" s="30"/>
     </row>
     <row r="73" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="41" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" s="41"/>
       <c r="C73" s="41"/>
       <c r="D73" s="41"/>
       <c r="E73" s="41"/>
       <c r="F73" s="41"/>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J73" s="30"/>
     </row>
     <row r="74" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A74" s="41" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B74" s="41"/>
       <c r="C74" s="41"/>
       <c r="D74" s="41"/>
       <c r="E74" s="41"/>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J74" s="30"/>
     </row>
     <row r="75" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A75" s="41" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B75" s="41"/>
       <c r="C75" s="41"/>
       <c r="D75" s="41"/>
       <c r="E75" s="41"/>
       <c r="F75" s="41"/>
       <c r="G75" s="41"/>
       <c r="H75" s="41"/>
       <c r="I75" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J75" s="30"/>
     </row>
     <row r="76" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A76" s="41" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B76" s="41"/>
       <c r="C76" s="41"/>
       <c r="D76" s="41"/>
       <c r="E76" s="41"/>
       <c r="F76" s="41"/>
       <c r="G76" s="41"/>
       <c r="H76" s="41"/>
       <c r="I76" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J76" s="30"/>
     </row>
     <row r="77" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A77" s="41" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B77" s="41"/>
       <c r="C77" s="41"/>
       <c r="D77" s="41"/>
       <c r="E77" s="41"/>
       <c r="F77" s="41"/>
       <c r="G77" s="41"/>
       <c r="H77" s="41"/>
       <c r="I77" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J77" s="30"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="30"/>
       <c r="B78" s="30"/>
       <c r="C78" s="30"/>
       <c r="D78" s="30"/>
       <c r="E78" s="30"/>
       <c r="F78" s="30"/>
       <c r="G78" s="30"/>
       <c r="H78" s="30"/>
       <c r="I78" s="30"/>
       <c r="J78" s="30"/>
     </row>
     <row r="80" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
       <c r="A80" s="24" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B80" s="16"/>
       <c r="C80" s="16"/>
     </row>
     <row r="81" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="42" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B81" s="42" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="D81" s="738"/>
+        <v>398</v>
+      </c>
+      <c r="C81" s="744" t="s">
+        <v>399</v>
+      </c>
+      <c r="D81" s="745"/>
       <c r="E81" s="83" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F81" s="42" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="36" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B82" s="36" t="e">
         <f>(I69+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C82" s="739" t="e">
+      <c r="C82" s="746" t="e">
         <f>B82/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D82" s="740"/>
+      <c r="D82" s="747"/>
       <c r="E82" s="46">
         <v>1</v>
       </c>
       <c r="F82" s="47" t="e">
         <f>(C82-E82)/E82</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="36" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B83" s="36" t="e">
         <f>(I70+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C83" s="739" t="e">
+      <c r="C83" s="746" t="e">
         <f t="shared" ref="C83:C90" si="1">B83/50</f>
         <v>#REF!</v>
       </c>
-      <c r="D83" s="740"/>
+      <c r="D83" s="747"/>
       <c r="E83" s="36">
         <v>1</v>
       </c>
       <c r="F83" s="47" t="e">
         <f t="shared" ref="F83:F90" si="2">(C83-E83)/E83</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="36" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B84" s="36" t="e">
         <f>(I71+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C84" s="739" t="e">
+      <c r="C84" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D84" s="740"/>
+      <c r="D84" s="747"/>
       <c r="E84" s="36">
         <v>1.5</v>
       </c>
       <c r="F84" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="36" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B85" s="36" t="e">
         <f>(I72+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C85" s="739" t="e">
+      <c r="C85" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D85" s="740"/>
+      <c r="D85" s="747"/>
       <c r="E85" s="36">
         <v>2</v>
       </c>
       <c r="F85" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="36" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B86" s="36" t="e">
         <f>(I73+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C86" s="739" t="e">
+      <c r="C86" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D86" s="740"/>
+      <c r="D86" s="747"/>
       <c r="E86" s="36">
         <v>2</v>
       </c>
       <c r="F86" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="36" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B87" s="36" t="e">
         <f>(I74+#REF!+#REF!+#REF!)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C87" s="739" t="e">
+      <c r="C87" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D87" s="740"/>
+      <c r="D87" s="747"/>
       <c r="E87" s="36">
         <v>2.5</v>
       </c>
       <c r="F87" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="36" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B88" s="46" t="e">
         <f>(I75+#REF!+'[1]2_1_aktuell_istider'!I75+'[1]2_1_aktuell_istider'!R75)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C88" s="739" t="e">
+      <c r="C88" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D88" s="740"/>
+      <c r="D88" s="747"/>
       <c r="E88" s="36">
         <v>2.5</v>
       </c>
       <c r="F88" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="36" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B89" s="46" t="e">
         <f>(I76+#REF!+'[1]2_1_aktuell_istider'!I76+'[1]2_1_aktuell_istider'!R76)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C89" s="739" t="e">
+      <c r="C89" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D89" s="740"/>
+      <c r="D89" s="747"/>
       <c r="E89" s="36">
         <v>3</v>
       </c>
       <c r="F89" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="36" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B90" s="36" t="e">
         <f>(I77+#REF!+'[1]2_1_aktuell_istider'!I77+'[1]2_1_aktuell_istider'!R77)/4</f>
         <v>#REF!</v>
       </c>
-      <c r="C90" s="739" t="e">
+      <c r="C90" s="746" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
-      <c r="D90" s="740"/>
+      <c r="D90" s="747"/>
       <c r="E90" s="36">
         <v>3</v>
       </c>
       <c r="F90" s="47" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C90:D90"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C89:D89"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C86:D86"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E3A1CA2-B0AB-4573-84CF-67BE0015DB83}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="15">
         <v>2025</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="1"/>
       <c r="D2" s="16"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="178" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="97" t="s">
@@ -34810,55 +34835,55 @@
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="16"/>
       <c r="D6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="109" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="93" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="170" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16"/>
       <c r="D7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="142" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="93"/>
       <c r="H7" s="81"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="171" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="131" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="169"/>
@@ -34887,51 +34912,51 @@
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="171" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="1"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="93"/>
       <c r="H11" s="119"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="169"/>
       <c r="B12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="135" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H12" s="119"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="170" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="102" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="136"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="171" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="16"/>
@@ -34963,51 +34988,51 @@
         <v>42</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="154"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="193"/>
       <c r="H16" s="98" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="171" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="154"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="131" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H17" s="119"/>
       <c r="I17" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="169"/>
       <c r="B18" s="16"/>
       <c r="C18" s="154"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="98" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="119"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="170" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="154"/>
@@ -35049,395 +35074,395 @@
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="169" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="154"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="94"/>
       <c r="H22" s="132"/>
       <c r="I22" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="168" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="93" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="H23" s="93" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="169"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="93" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H24" s="93" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="170" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="93"/>
       <c r="H25" s="93"/>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="171" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="78" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G26" s="93" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H26" s="119" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="169"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="93"/>
       <c r="H27" s="119"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="172" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="37"/>
       <c r="G28" s="93" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="H28" s="119" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="195" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="37"/>
       <c r="G29" s="93"/>
       <c r="H29" s="119"/>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="128" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D30" s="119" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="196" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="37"/>
       <c r="G30" s="93" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H30" s="119" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="98"/>
       <c r="C31" s="106" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="119"/>
       <c r="E31" s="197" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="37"/>
       <c r="G31" s="94"/>
       <c r="H31" s="119"/>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="106" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="130" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F32" s="16"/>
       <c r="G32" s="93"/>
       <c r="H32" s="132"/>
       <c r="I32" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="93"/>
       <c r="C33" s="106"/>
       <c r="D33" s="16"/>
       <c r="E33" s="100" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="16"/>
       <c r="G33" s="93"/>
       <c r="H33" s="119"/>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="94"/>
       <c r="C34" s="151" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="134" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="16"/>
       <c r="G34" s="93"/>
       <c r="H34" s="119"/>
       <c r="I34" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="153" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C35" s="113" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="147" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="188" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="176" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="93"/>
       <c r="H35" s="119"/>
       <c r="I35" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="109" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="95"/>
       <c r="D36" s="103" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="16" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F36" s="134" t="s">
         <v>66</v>
       </c>
       <c r="G36" s="93"/>
       <c r="H36" s="119"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="109" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C37" s="95"/>
       <c r="D37" s="106" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="84"/>
       <c r="F37" s="134" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="93"/>
       <c r="H37" s="119"/>
       <c r="I37" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="97" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C38" s="16"/>
       <c r="D38" s="104"/>
       <c r="E38" s="84"/>
       <c r="F38" s="100"/>
       <c r="G38" s="93"/>
       <c r="H38" s="119"/>
       <c r="I38" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="93" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C39" s="209" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D39" s="105" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E39" s="183" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F39" s="182"/>
       <c r="G39" s="93"/>
       <c r="H39" s="119"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="114" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="C40" s="206" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="115" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="189" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="156" t="s">
         <v>92</v>
       </c>
       <c r="G40" s="93"/>
       <c r="H40" s="132"/>
       <c r="I40" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="95"/>
       <c r="C41" s="149" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="105">
         <v>4</v>
       </c>
       <c r="E41" s="190" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F41" s="145" t="s">
         <v>68</v>
       </c>
       <c r="G41" s="93"/>
       <c r="H41" s="136"/>
       <c r="I41" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="95"/>
       <c r="C42" s="207"/>
       <c r="D42" s="105"/>
       <c r="F42" s="149" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="93"/>
       <c r="H42" s="119"/>
       <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>105</v>
@@ -35504,56 +35529,56 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8264EC06-7B46-4B0D-B5F4-400AC4CA30B7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K40" sqref="K40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="15">
         <v>2025</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="1"/>
       <c r="D2" s="16"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="178" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="97" t="s">
@@ -35626,135 +35651,135 @@
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="16"/>
       <c r="D6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="140" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="170" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16"/>
       <c r="D7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="140"/>
       <c r="H7" s="81"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="171" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="161" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H8" s="97" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="169"/>
       <c r="B9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="95" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H9" s="93" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="170" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="113"/>
       <c r="H10" s="93"/>
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="171" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="1"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="191" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H11" s="93"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="169"/>
       <c r="B12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="192" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="97" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="170" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="193" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="200"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="171" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="16"/>
       <c r="D14" s="16"/>
@@ -35813,481 +35838,481 @@
       <c r="I17" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="169"/>
       <c r="B18" s="16"/>
       <c r="C18" s="154"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="143"/>
       <c r="H18" s="93"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="170" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="154"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="161" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H19" s="93"/>
       <c r="I19" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="171" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="154"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="95" t="s">
         <v>38</v>
       </c>
       <c r="H20" s="93"/>
       <c r="I20" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="169"/>
       <c r="B21" s="16"/>
       <c r="C21" s="154"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="152"/>
       <c r="H21" s="98"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="169" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="154"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="129" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H22" s="94"/>
       <c r="I22" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="168" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="129" t="s">
         <v>98</v>
       </c>
       <c r="H23" s="93" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="169"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="129"/>
       <c r="H24" s="93" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="170" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="129"/>
       <c r="H25" s="93"/>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="171" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="78" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G26" s="128" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H26" s="119" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="169"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="106" t="s">
         <v>102</v>
       </c>
       <c r="H27" s="119"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="172" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="37"/>
       <c r="G28" s="106" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="119" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="195" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="37"/>
       <c r="G29" s="104"/>
       <c r="H29" s="119" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="128" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D30" s="119" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="196" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="37"/>
       <c r="G30" s="93"/>
       <c r="H30" s="119"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="98"/>
       <c r="C31" s="106" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="119"/>
       <c r="E31" s="197" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="37"/>
       <c r="G31" s="93"/>
       <c r="H31" s="119" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="106" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="130" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F32" s="16"/>
       <c r="G32" s="93"/>
       <c r="H32" s="132"/>
       <c r="I32" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="93"/>
       <c r="C33" s="106"/>
       <c r="D33" s="16"/>
       <c r="E33" s="100" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="16"/>
       <c r="G33" s="93"/>
       <c r="H33" s="119"/>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="94"/>
       <c r="C34" s="151" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="134" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="16"/>
       <c r="G34" s="94"/>
       <c r="H34" s="119"/>
       <c r="I34" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="95" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C35" s="113" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="97" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E35" s="188" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="137" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="16"/>
       <c r="H35" s="93"/>
       <c r="I35" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="95" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="95"/>
       <c r="D36" s="93" t="s">
         <v>38</v>
       </c>
       <c r="E36" s="16" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F36" s="108" t="s">
         <v>68</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="93"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="95"/>
       <c r="C37" s="95"/>
       <c r="D37" s="167"/>
       <c r="E37" s="84"/>
       <c r="F37" s="175" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="29"/>
       <c r="H37" s="93"/>
       <c r="I37" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="96" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C38" s="95"/>
       <c r="D38" s="98" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E38" s="84"/>
       <c r="F38" s="108"/>
       <c r="G38" s="16"/>
       <c r="H38" s="93"/>
       <c r="I38" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="95" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C39" s="156" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D39" s="93"/>
       <c r="E39" s="201" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F39" s="131"/>
       <c r="G39" s="16"/>
       <c r="H39" s="93"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="113" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="C40" s="145" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="98" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E40" s="189" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="93"/>
       <c r="G40" s="16"/>
       <c r="H40" s="94"/>
       <c r="I40" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="153" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="157" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="98"/>
       <c r="E41" s="190" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F41" s="93"/>
       <c r="G41" s="16"/>
       <c r="H41" s="97"/>
       <c r="I41" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="109" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="109" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D42" s="98" t="s">
         <v>110</v>
       </c>
       <c r="F42" s="167"/>
       <c r="G42" s="16"/>
       <c r="H42" s="93"/>
       <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="109" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C43" s="129" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="93"/>
       <c r="F43" s="93"/>
       <c r="G43" s="16"/>
       <c r="H43" s="93"/>
       <c r="I43" s="3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="203"/>
       <c r="C44" s="189">
         <v>4</v>
       </c>
       <c r="D44" s="98"/>
       <c r="F44" s="93"/>
       <c r="G44" s="16"/>
       <c r="H44" s="93"/>
       <c r="I44" s="2" t="s">
@@ -36332,56 +36357,56 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{937176DF-F095-430B-9F8D-0CDBB4BDCF7D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView topLeftCell="A15" workbookViewId="0">
       <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="15">
         <v>2025</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="1"/>
       <c r="D2" s="16"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="178" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="97" t="s">
@@ -36454,55 +36479,55 @@
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="16"/>
       <c r="D6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="140" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="170" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16"/>
       <c r="D7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="140"/>
       <c r="H7" s="81"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="171" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="146" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="169"/>
@@ -36531,51 +36556,51 @@
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="171" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="1"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="101"/>
       <c r="H11" s="22"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="169"/>
       <c r="B12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="130" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="170" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="100" t="s">
         <v>66</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="171" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="16"/>
@@ -36689,410 +36714,410 @@
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="169" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="154"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="37"/>
       <c r="H22" s="20"/>
       <c r="I22" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="168" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="97" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="H23" s="38"/>
       <c r="I23" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="169"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="93" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H24" s="22"/>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="170" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="93" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H25" s="22"/>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="171" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="78" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G26" s="93">
         <v>1</v>
       </c>
       <c r="H26" s="183" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="169"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="93" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="H27" s="184" t="s">
         <v>98</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="172" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="37"/>
       <c r="G28" s="93">
         <v>3</v>
       </c>
       <c r="H28" s="184">
         <v>4</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="155" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="37"/>
       <c r="G29" s="93" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H29" s="184"/>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="128" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D30" s="119" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="117" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="37"/>
       <c r="G30" s="94"/>
       <c r="H30" s="185"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="98"/>
       <c r="C31" s="106" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="119"/>
       <c r="E31" s="118" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="37"/>
       <c r="G31" s="94"/>
       <c r="H31" s="119"/>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="106" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="135" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="16"/>
       <c r="H32" s="93"/>
       <c r="I32" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="93"/>
       <c r="C33" s="106"/>
       <c r="D33" s="16"/>
       <c r="E33" s="101" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="16"/>
       <c r="H33" s="93"/>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="94"/>
       <c r="C34" s="151" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="102" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="22"/>
       <c r="G34" s="16"/>
       <c r="H34" s="93"/>
       <c r="I34" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="95" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C35" s="113" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="97" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E35" s="188" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="97" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="58"/>
       <c r="H35" s="93"/>
       <c r="I35" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="95" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="95"/>
       <c r="D36" s="93" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E36" s="16" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F36" s="93" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="93"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="95"/>
       <c r="C37" s="95"/>
       <c r="D37" s="167" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="84"/>
       <c r="F37" s="93"/>
       <c r="G37" s="29"/>
       <c r="H37" s="93"/>
       <c r="I37" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="153" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C38" s="95"/>
       <c r="D38" s="147" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E38" s="84"/>
       <c r="F38" s="98"/>
       <c r="G38" s="16"/>
       <c r="H38" s="93"/>
       <c r="I38" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="109" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="156" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D39" s="103" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="183" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F39" s="120"/>
       <c r="G39" s="16"/>
       <c r="H39" s="93"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="142" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C40" s="145" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="106" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="189" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="137" t="s">
         <v>92</v>
       </c>
       <c r="G40" s="16"/>
       <c r="H40" s="94"/>
       <c r="I40" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="95" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="149" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="106"/>
       <c r="E41" s="190" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F41" s="108" t="s">
         <v>68</v>
       </c>
       <c r="G41" s="16"/>
       <c r="H41" s="97"/>
       <c r="I41" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="95" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C42" s="133" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D42" s="203"/>
       <c r="F42" s="175" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="16"/>
       <c r="H42" s="93"/>
       <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="113">
         <v>1</v>
       </c>
       <c r="C43" s="129" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="200"/>
       <c r="F43" s="141"/>
       <c r="G43" s="16"/>
       <c r="H43" s="93"/>
       <c r="I43" s="3" t="s">
         <v>109</v>
@@ -37152,56 +37177,56 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A521623-C23D-4F15-BFBD-DE3C6F1E5284}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="52">
         <v>2025</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="1"/>
       <c r="D2" s="16"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="178" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="97" t="s">
@@ -37274,75 +37299,75 @@
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="169"/>
       <c r="B6" s="16"/>
       <c r="D6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="G6" s="140" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="170" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16"/>
       <c r="D7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G7" s="140"/>
       <c r="H7" s="81"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="171" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="127" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="H8" s="127" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="169"/>
       <c r="B9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="115" t="s">
         <v>98</v>
       </c>
       <c r="H9" s="115" t="s">
         <v>98</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="170" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="16"/>
       <c r="D10" s="16"/>
@@ -37357,51 +37382,51 @@
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="171" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="1"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="148"/>
       <c r="H11" s="148"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="169"/>
       <c r="B12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="102" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="170" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="101" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="171" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="16"/>
@@ -37416,51 +37441,51 @@
       </c>
       <c r="I14" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="169"/>
       <c r="B15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="101"/>
       <c r="H15" s="22"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="170" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="154"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="137" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="171" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="154"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="108" t="s">
         <v>68</v>
       </c>
       <c r="H17" s="22" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>44</v>
       </c>
     </row>
@@ -37480,195 +37505,195 @@
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="170" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="154"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="108"/>
       <c r="H19" s="22"/>
       <c r="I19" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="171" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="154"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="176" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="169"/>
       <c r="B21" s="16"/>
       <c r="C21" s="154"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="100" t="s">
         <v>66</v>
       </c>
       <c r="H21" s="81"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="169" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="154"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="177" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="168" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="127" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H23" s="127" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="169"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="115" t="s">
         <v>98</v>
       </c>
       <c r="H24" s="115" t="s">
         <v>98</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="170" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="115">
         <v>4</v>
       </c>
       <c r="H25" s="115">
         <v>4</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="171" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="21" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G26" s="148"/>
       <c r="H26" s="148"/>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="169"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="172" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="20"/>
       <c r="G28" s="23"/>
       <c r="H28" s="20"/>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="C29" s="136"/>
       <c r="D29" s="136" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="155" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="20"/>
       <c r="G29" s="58"/>
       <c r="H29" s="97"/>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="119"/>
       <c r="D30" s="119" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="117" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="20"/>
       <c r="G30" s="16"/>
@@ -37676,366 +37701,366 @@
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="98"/>
       <c r="C31" s="120"/>
       <c r="D31" s="119"/>
       <c r="E31" s="118" t="s">
         <v>32</v>
       </c>
       <c r="F31" s="20"/>
       <c r="G31" s="16"/>
       <c r="H31" s="93"/>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="93"/>
       <c r="C32" s="173" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="135" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="16" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H32" s="93" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="93"/>
       <c r="C33" s="120" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="16"/>
       <c r="E33" s="101" t="s">
         <v>18</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="16"/>
       <c r="H33" s="93"/>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="94"/>
       <c r="C34" s="174"/>
       <c r="D34" s="16"/>
       <c r="E34" s="102" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="22"/>
       <c r="G34" s="16"/>
       <c r="H34" s="93"/>
       <c r="I34" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="95" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C35" s="131" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D35" s="123" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E35" s="161" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="128" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="58"/>
       <c r="H35" s="93"/>
       <c r="I35" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="95" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="93" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D36" s="16" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E36" s="95" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F36" s="103" t="s">
         <v>102</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="93"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="95"/>
       <c r="C37" s="93" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D37" s="87" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="113"/>
       <c r="F37" s="106" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="29"/>
       <c r="H37" s="93"/>
       <c r="I37" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="96" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C38" s="98" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="162" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E38" s="116"/>
       <c r="F38" s="106"/>
       <c r="G38" s="16"/>
       <c r="H38" s="93"/>
       <c r="I38" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="95" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C39" s="93" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D39" s="163" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="153" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F39" s="106"/>
       <c r="G39" s="16"/>
       <c r="H39" s="93"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="113" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="C40" s="98" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D40" s="164" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="109" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="137" t="s">
         <v>92</v>
       </c>
       <c r="G40" s="16"/>
       <c r="H40" s="94"/>
       <c r="I40" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="95"/>
       <c r="C41" s="167" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D41" s="165"/>
       <c r="E41" s="109" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="F41" s="108" t="s">
         <v>68</v>
       </c>
       <c r="G41" s="16"/>
       <c r="H41" s="97"/>
       <c r="I41" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="95"/>
       <c r="C42" s="98" t="s">
         <v>110</v>
       </c>
       <c r="E42" s="96"/>
       <c r="F42" s="175" t="s">
         <v>21</v>
       </c>
       <c r="G42" s="16"/>
       <c r="H42" s="93"/>
       <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="113"/>
       <c r="C43" s="93"/>
       <c r="E43" s="95"/>
       <c r="F43" s="141"/>
       <c r="G43" s="16"/>
       <c r="H43" s="93"/>
       <c r="I43" s="3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="153" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C44" s="114"/>
       <c r="E44" s="187"/>
       <c r="F44" s="93"/>
       <c r="G44" s="16"/>
       <c r="H44" s="93"/>
       <c r="I44" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="40"/>
       <c r="B45" s="109" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="98"/>
       <c r="E45" s="152"/>
       <c r="F45" s="93"/>
       <c r="G45" s="16"/>
       <c r="H45" s="93"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="142" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C46" s="114"/>
       <c r="D46" s="166"/>
       <c r="E46" s="85"/>
       <c r="F46" s="94"/>
       <c r="G46" s="29"/>
       <c r="H46" s="94"/>
       <c r="I46" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="51"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D47CBB17-D7C7-4CEA-B693-51FC8BB48E23}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="52">
         <v>2025</v>
       </c>
       <c r="G1" s="15"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="1"/>
       <c r="D2" s="16"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="78" t="s">
@@ -38071,90 +38096,90 @@
       <c r="C4" s="121">
         <v>45881</v>
       </c>
       <c r="D4" s="144">
         <v>45882</v>
       </c>
       <c r="E4" s="112">
         <v>45883</v>
       </c>
       <c r="F4" s="73">
         <v>45884</v>
       </c>
       <c r="G4" s="73">
         <v>45885</v>
       </c>
       <c r="H4" s="73">
         <v>45886</v>
       </c>
       <c r="I4" s="43"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="99" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D5" s="127" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="16"/>
       <c r="F5" s="97"/>
       <c r="G5" s="54" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H5" s="39" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="100" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D6" s="105" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="16"/>
       <c r="F6" s="98"/>
       <c r="G6" s="16"/>
       <c r="H6" s="20"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="100" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D7" s="107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E7" s="16"/>
       <c r="F7" s="114"/>
       <c r="G7" s="16"/>
       <c r="H7" s="49"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="100"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="40"/>
       <c r="H8" s="5"/>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
@@ -38167,172 +38192,172 @@
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="124"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="125" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="40"/>
       <c r="H11" s="20"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="12"/>
       <c r="B12" s="101" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="37" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="101" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="37"/>
       <c r="H13" s="20"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="101"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="48" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H14" s="20" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="12"/>
       <c r="B15" s="101"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="37"/>
       <c r="H15" s="20"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="101"/>
       <c r="C16" s="154"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="37"/>
       <c r="H16" s="20"/>
       <c r="I16" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="128" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C17" s="154"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="37"/>
       <c r="H17" s="20"/>
       <c r="I17" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="12"/>
       <c r="B18" s="103" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C18" s="154"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="37"/>
       <c r="H18" s="20"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="103" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C19" s="154"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="48"/>
       <c r="H19" s="20"/>
       <c r="I19" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="103"/>
       <c r="C20" s="154"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="37"/>
       <c r="H20" s="20"/>
       <c r="I20" s="7" t="s">
         <v>51</v>
       </c>
@@ -38391,439 +38416,439 @@
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="93"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="37"/>
       <c r="H25" s="20"/>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="93"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="21" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G26" s="16"/>
       <c r="H26" s="20"/>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="12"/>
       <c r="B27" s="93"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="20" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="16"/>
       <c r="H27" s="20"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="93"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="20"/>
       <c r="G28" s="16"/>
       <c r="H28" s="20"/>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="C29" s="150"/>
       <c r="D29" s="97" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E29" s="136"/>
       <c r="F29" s="20"/>
       <c r="G29" s="16"/>
       <c r="H29" s="20"/>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="95" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="128" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D30" s="119" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="22"/>
       <c r="F30" s="20"/>
       <c r="G30" s="16"/>
       <c r="H30" s="20"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="113"/>
       <c r="C31" s="106" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="119"/>
       <c r="E31" s="174"/>
       <c r="F31" s="20"/>
       <c r="G31" s="16"/>
       <c r="H31" s="20"/>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="95"/>
       <c r="C32" s="106" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="16"/>
       <c r="E32" s="97"/>
       <c r="F32" s="22"/>
       <c r="G32" s="16"/>
       <c r="H32" s="127" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
       <c r="B33" s="95"/>
       <c r="C33" s="106"/>
       <c r="D33" s="16"/>
       <c r="E33" s="93"/>
       <c r="F33" s="22"/>
       <c r="G33" s="16"/>
       <c r="H33" s="115" t="s">
         <v>98</v>
       </c>
       <c r="I33" s="8"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="152"/>
       <c r="C34" s="151" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D34" s="16"/>
       <c r="E34" s="98"/>
       <c r="F34" s="22"/>
       <c r="G34" s="16"/>
       <c r="H34" s="148">
         <v>4</v>
       </c>
       <c r="I34" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="96" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C35" s="113" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="137" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E35" s="161"/>
       <c r="F35" s="97" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="16"/>
       <c r="H35" s="5"/>
       <c r="I35" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="95" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="95"/>
       <c r="D36" s="108" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="95"/>
       <c r="F36" s="93" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="20"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="95"/>
       <c r="C37" s="95"/>
       <c r="D37" s="186" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="113"/>
       <c r="F37" s="93"/>
       <c r="G37" s="16"/>
       <c r="H37" s="20"/>
       <c r="I37" s="9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="96" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C38" s="95"/>
       <c r="D38" s="113"/>
       <c r="E38" s="116"/>
       <c r="F38" s="98"/>
       <c r="G38" s="16"/>
       <c r="H38" s="20"/>
       <c r="I38" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="12"/>
       <c r="B39" s="95" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C39" s="156" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D39" s="93"/>
       <c r="E39" s="96"/>
       <c r="F39" s="114"/>
       <c r="G39" s="16"/>
       <c r="H39" s="5"/>
       <c r="I39" s="6"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="113" t="s">
-        <v>144</v>
+        <v>253</v>
       </c>
       <c r="C40" s="145" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="98"/>
       <c r="E40" s="113"/>
       <c r="F40" s="93"/>
       <c r="G40" s="16"/>
       <c r="H40" s="20"/>
       <c r="I40" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="95"/>
       <c r="C41" s="157" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="98"/>
       <c r="E41" s="113"/>
       <c r="F41" s="98"/>
       <c r="G41" s="16"/>
       <c r="H41" s="20"/>
       <c r="I41" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="95"/>
       <c r="C42" s="109" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D42" s="159" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E42" s="96"/>
       <c r="F42" s="98"/>
       <c r="G42" s="16"/>
       <c r="H42" s="20"/>
       <c r="I42" s="6"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="113"/>
       <c r="C43" s="129" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="110" t="s">
         <v>102</v>
       </c>
       <c r="E43" s="95"/>
       <c r="F43" s="93"/>
       <c r="G43" s="16"/>
       <c r="H43" s="20"/>
       <c r="I43" s="3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="153" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C44" s="109">
         <v>4</v>
       </c>
       <c r="D44" s="111" t="s">
         <v>32</v>
       </c>
       <c r="E44" s="187"/>
       <c r="F44" s="93"/>
       <c r="G44" s="16"/>
       <c r="H44" s="20"/>
       <c r="I44" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="40"/>
       <c r="B45" s="109" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="109"/>
       <c r="D45" s="160"/>
       <c r="E45" s="152"/>
       <c r="F45" s="93"/>
       <c r="G45" s="16"/>
       <c r="H45" s="20"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="142" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C46" s="158"/>
       <c r="D46" s="114"/>
       <c r="E46" s="85"/>
       <c r="F46" s="94"/>
       <c r="G46" s="29"/>
       <c r="H46" s="23"/>
       <c r="I46" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="51"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D365D05-677F-471A-994D-E39C385102BD}">
   <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="N28" sqref="N28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="1" customWidth="1"/>
     <col min="2" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="27"/>
       <c r="F1" s="52">
         <v>2024</v>
       </c>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="D2" s="16"/>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
@@ -38850,480 +38875,480 @@
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="43"/>
       <c r="B4" s="50"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50">
         <v>45877</v>
       </c>
       <c r="G4" s="50">
         <v>45878</v>
       </c>
       <c r="H4" s="50">
         <v>45879</v>
       </c>
       <c r="I4" s="43"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="16"/>
       <c r="F5" s="59" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="G5" s="64" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="H5" s="59" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="G6" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H6" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="62"/>
       <c r="G7" s="75"/>
       <c r="H7" s="62"/>
       <c r="I7" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="72" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G8" s="72" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="H8" s="64" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G9" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H9" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="70"/>
       <c r="G10" s="70"/>
       <c r="H10" s="68"/>
       <c r="I10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="77"/>
       <c r="G11" s="77"/>
       <c r="H11" s="67"/>
       <c r="I11" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="74"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="64" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="G12" s="64" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="H12" s="59" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="G13" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H13" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="63"/>
       <c r="I14" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="72" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="G15" s="59" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="H15" s="72" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G16" s="60" t="s">
+        <v>487</v>
+      </c>
+      <c r="H16" s="69" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="I16" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="69"/>
       <c r="G17" s="60"/>
       <c r="H17" s="69"/>
       <c r="I17" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="6"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="71"/>
       <c r="G18" s="62"/>
       <c r="H18" s="71"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="59" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G19" s="72" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="H19" s="64" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="60" t="s">
+        <v>487</v>
+      </c>
+      <c r="G20" s="69" t="s">
         <v>485</v>
       </c>
-      <c r="G20" s="69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="62"/>
       <c r="G21" s="71"/>
       <c r="H21" s="75"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="72" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="G22" s="64" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="H22" s="72" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="89" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G23" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H23" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="90"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="69"/>
       <c r="G24" s="65"/>
       <c r="H24" s="69"/>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="71"/>
       <c r="G25" s="75"/>
       <c r="H25" s="71"/>
       <c r="I25" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="89" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="64" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="G26" s="72" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H26" s="59" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="90"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="G27" s="69" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H27" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="91" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="65"/>
       <c r="G28" s="69"/>
       <c r="H28" s="60"/>
       <c r="I28" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="89" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="59" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G29" s="59" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H29" s="64" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="90"/>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="G30" s="60" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="H30" s="65" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I30" s="8"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="91" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="87"/>
       <c r="D31" s="87"/>
       <c r="E31" s="87"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="68"/>
       <c r="I31" s="9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="89" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="86"/>
       <c r="D32" s="86"/>
@@ -39684,250 +39709,250 @@
       <c r="F65" s="30"/>
       <c r="G65" s="20"/>
       <c r="H65" s="56"/>
       <c r="I65" s="4"/>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A66" s="26"/>
       <c r="B66" s="28"/>
       <c r="C66" s="24"/>
       <c r="F66" s="30"/>
       <c r="G66" s="23"/>
       <c r="H66" s="57"/>
       <c r="I66" s="19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A67" s="26"/>
       <c r="B67" s="28"/>
       <c r="C67" s="24"/>
       <c r="G67" s="16"/>
       <c r="H67" s="16"/>
     </row>
     <row r="68" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A68" s="42" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B68" s="42"/>
       <c r="C68" s="42"/>
       <c r="D68" s="42"/>
       <c r="E68" s="42"/>
       <c r="F68" s="42"/>
       <c r="G68" s="42" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H68" s="42" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I68" s="83" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="69" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A69" s="36" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B69" s="36"/>
       <c r="C69" s="36"/>
       <c r="D69" s="36"/>
       <c r="E69" s="36"/>
       <c r="F69" s="36"/>
       <c r="G69" s="36"/>
       <c r="H69" s="36"/>
       <c r="I69" s="82">
         <f>SUM(B69:H69)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A70" s="36" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B70" s="36"/>
       <c r="C70" s="36"/>
       <c r="D70" s="36"/>
       <c r="E70" s="36"/>
       <c r="F70" s="36"/>
       <c r="G70" s="36"/>
       <c r="H70" s="36"/>
       <c r="I70" s="82">
         <f t="shared" ref="I70:I77" si="0">SUM(B70:H70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A71" s="36" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B71" s="36"/>
       <c r="C71" s="36"/>
       <c r="D71" s="36"/>
       <c r="E71" s="36"/>
       <c r="F71" s="36"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A72" s="36" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="36"/>
       <c r="F72" s="36"/>
       <c r="G72" s="36"/>
       <c r="H72" s="36"/>
       <c r="I72" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A73" s="36" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B73" s="36"/>
       <c r="C73" s="36"/>
       <c r="D73" s="36"/>
       <c r="E73" s="36"/>
       <c r="F73" s="36"/>
       <c r="G73" s="36"/>
       <c r="H73" s="36"/>
       <c r="I73" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A74" s="36" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B74" s="36"/>
       <c r="C74" s="36"/>
       <c r="D74" s="36"/>
       <c r="E74" s="36"/>
       <c r="F74" s="36"/>
       <c r="G74" s="36"/>
       <c r="H74" s="36"/>
       <c r="I74" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A75" s="36" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B75" s="36"/>
       <c r="C75" s="36"/>
       <c r="D75" s="36"/>
       <c r="E75" s="36"/>
       <c r="F75" s="36"/>
       <c r="G75" s="36"/>
       <c r="H75" s="36"/>
       <c r="I75" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A76" s="36" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B76" s="36"/>
       <c r="C76" s="36"/>
       <c r="D76" s="36"/>
       <c r="E76" s="36"/>
       <c r="F76" s="36"/>
       <c r="G76" s="36"/>
       <c r="H76" s="36"/>
       <c r="I76" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
       <c r="A77" s="36" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B77" s="36"/>
       <c r="C77" s="36"/>
       <c r="D77" s="36"/>
       <c r="E77" s="36"/>
       <c r="F77" s="36"/>
       <c r="G77" s="36"/>
       <c r="H77" s="36"/>
       <c r="I77" s="82">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="1:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:9" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="81" spans="1:6" hidden="1" x14ac:dyDescent="0.2">
       <c r="A81" s="16"/>
       <c r="B81" s="16"/>
       <c r="C81" s="16"/>
       <c r="D81" s="16"/>
       <c r="E81" s="16"/>
       <c r="F81" s="16"/>
     </row>
     <row r="82" spans="1:6" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="83" spans="1:6" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="84" spans="1:6" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="85" spans="1:6" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="86" spans="1:6" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.59055118110236227" right="0" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1089B925-91E4-4F03-9CCC-757BC186CB6E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
       <c r="J1" s="215"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
@@ -40091,130 +40116,134 @@
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="216"/>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="274" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="269" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="509" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="314"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
-      <c r="F11" s="216"/>
-      <c r="G11" s="269"/>
+      <c r="F11" s="335" t="s">
+        <v>138</v>
+      </c>
+      <c r="G11" s="216"/>
       <c r="H11" s="269"/>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="314"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
-      <c r="F12" s="216"/>
-[...1 lines deleted...]
-        <v>137</v>
+      <c r="F12" s="256"/>
+      <c r="G12" s="738" t="s">
+        <v>139</v>
       </c>
       <c r="H12" s="216"/>
       <c r="I12" s="508"/>
       <c r="J12" s="314"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
-      <c r="F13" s="216"/>
-      <c r="G13" s="253" t="s">
+      <c r="F13" s="256" t="s">
+        <v>140</v>
+      </c>
+      <c r="G13" s="609" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="216"/>
       <c r="I13" s="509" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="314"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
-      <c r="F14" s="216"/>
-      <c r="G14" s="253"/>
+      <c r="F14" s="256"/>
+      <c r="G14" s="609"/>
       <c r="H14" s="271" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="507" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="314"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
-      <c r="F15" s="216"/>
-      <c r="G15" s="252"/>
+      <c r="F15" s="256"/>
+      <c r="G15" s="739"/>
       <c r="H15" s="216"/>
       <c r="I15" s="508"/>
       <c r="J15" s="314"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
-      <c r="F16" s="216"/>
-      <c r="G16" s="253"/>
+      <c r="F16" s="390"/>
+      <c r="G16" s="609"/>
       <c r="H16" s="216"/>
       <c r="I16" s="509" t="s">
         <v>42</v>
       </c>
       <c r="J16" s="314"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="611"/>
       <c r="H17" s="216" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="507" t="s">
         <v>44</v>
       </c>
       <c r="J17" s="314"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
@@ -40279,542 +40308,534 @@
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="245" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="268"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="J22" s="314"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
-      <c r="F23" s="216"/>
-      <c r="G23" s="248"/>
+      <c r="F23" s="335" t="s">
+        <v>141</v>
+      </c>
+      <c r="G23" s="356"/>
       <c r="H23" s="431" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="J23" s="314"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
-      <c r="F24" s="216"/>
-      <c r="G24" s="248"/>
+      <c r="F24" s="256"/>
+      <c r="G24" s="356"/>
       <c r="H24" s="431">
         <v>1</v>
       </c>
       <c r="I24" s="508"/>
       <c r="J24" s="314"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
-      <c r="F25" s="216"/>
-      <c r="G25" s="267"/>
+      <c r="F25" s="256" t="s">
+        <v>140</v>
+      </c>
+      <c r="G25" s="475"/>
       <c r="H25" s="431" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="J25" s="314"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
-      <c r="F26" s="216"/>
-      <c r="G26" s="269" t="s">
+      <c r="F26" s="390"/>
+      <c r="G26" s="216" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423">
         <v>3</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="J26" s="314"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
-      <c r="F27" s="219" t="s">
+      <c r="F27" s="269" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="508"/>
       <c r="J27" s="314"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
-      <c r="D28" s="268"/>
+      <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="J28" s="314"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="260" t="s">
+      <c r="C29" s="385" t="s">
         <v>63</v>
       </c>
-      <c r="D29" s="332" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="335" t="s">
+      <c r="D29" s="220" t="s">
+        <v>132</v>
+      </c>
+      <c r="E29" s="736" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="661"/>
       <c r="H29" s="219"/>
       <c r="I29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="J29" s="314"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
-      <c r="C30" s="261" t="s">
+      <c r="C30" s="386" t="s">
         <v>66</v>
       </c>
-      <c r="D30" s="216" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="256" t="s">
+      <c r="D30" s="245"/>
+      <c r="E30" s="449" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="661"/>
       <c r="H30" s="269"/>
       <c r="I30" s="508"/>
       <c r="J30" s="314"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="276" t="s">
+      <c r="C31" s="387" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="297"/>
-      <c r="E31" s="405" t="s">
+      <c r="D31" s="245" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="737" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="661"/>
       <c r="H31" s="269"/>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="J31" s="314"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243" t="s">
         <v>50</v>
       </c>
-      <c r="C32" s="276"/>
-[...3 lines deleted...]
-      <c r="E32" s="256"/>
+      <c r="C32" s="387"/>
+      <c r="D32" s="245"/>
+      <c r="E32" s="449"/>
       <c r="F32" s="357"/>
       <c r="G32" s="661" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H32" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="J32" s="314"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
-      <c r="C33" s="644" t="s">
+      <c r="C33" s="735" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="216" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="408" t="s">
+      <c r="D33" s="245"/>
+      <c r="E33" s="608" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="661"/>
       <c r="H33" s="269"/>
       <c r="I33" s="508"/>
       <c r="J33" s="314"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
-      <c r="C34" s="405" t="s">
+      <c r="C34" s="383" t="s">
         <v>90</v>
       </c>
-      <c r="D34" s="268" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="253" t="s">
+      <c r="D34" s="267"/>
+      <c r="E34" s="609" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="661"/>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="J34" s="314"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="645" t="s">
         <v>91</v>
       </c>
-      <c r="D35" s="285" t="s">
+      <c r="D35" s="288" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="428" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="J35" s="314"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
-      <c r="B36" s="243"/>
-      <c r="C36" s="709"/>
+      <c r="B36" s="220"/>
+      <c r="C36" s="734"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="298" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="386" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="269"/>
       <c r="I36" s="508"/>
       <c r="J36" s="314"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="355" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="710" t="s">
+      <c r="B37" s="392" t="s">
+        <v>146</v>
+      </c>
+      <c r="C37" s="709" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
-      <c r="E37" s="711" t="s">
-        <v>142</v>
+      <c r="E37" s="710" t="s">
+        <v>147</v>
       </c>
       <c r="F37" s="434" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="J37" s="314"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
-      <c r="B38" s="256" t="s">
-        <v>68</v>
+      <c r="B38" s="392">
+        <v>1</v>
       </c>
       <c r="C38" s="363" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="343" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F38" s="386"/>
       <c r="G38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="J38" s="314"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
-      <c r="B39" s="336" t="s">
-        <v>144</v>
+      <c r="B39" s="245" t="s">
+        <v>149</v>
       </c>
       <c r="C39" s="363" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D39" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="451" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="295" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
       <c r="J39" s="314"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
-      <c r="B40" s="304" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="333" t="s">
+      <c r="B40" s="245">
+        <v>3</v>
+      </c>
+      <c r="C40" s="360" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="270" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F40" s="298" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="342"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
       <c r="J40" s="314"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
-      <c r="B41" s="304" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="B41" s="248" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" s="446" t="s">
+        <v>147</v>
       </c>
       <c r="D41" s="216">
         <v>3</v>
       </c>
       <c r="E41" s="275" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F41" s="233">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="J41" s="314"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
-      <c r="B42" s="452" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="B42" s="248" t="s">
+        <v>151</v>
+      </c>
+      <c r="C42" s="361" t="s">
+        <v>135</v>
       </c>
       <c r="D42" s="297"/>
       <c r="E42" s="308"/>
       <c r="F42" s="237"/>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
       <c r="J42" s="314"/>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
-      <c r="B43" s="421" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="611" t="s">
+      <c r="B43" s="245"/>
+      <c r="C43" s="732" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="301" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="611" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="409" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
       <c r="J43" s="314"/>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A44" s="232" t="s">
+      <c r="A44" s="262" t="s">
         <v>112</v>
       </c>
-      <c r="B44" s="293" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="590"/>
+      <c r="B44" s="591"/>
+      <c r="C44" s="663"/>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="590"/>
       <c r="F44" s="403" t="s">
         <v>115</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="269"/>
       <c r="I44" s="507" t="s">
         <v>112</v>
       </c>
       <c r="J44" s="314"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A45" s="305"/>
-[...4 lines deleted...]
-        <v>135</v>
+      <c r="A45" s="447"/>
+      <c r="B45" s="590"/>
+      <c r="C45" s="614" t="s">
+        <v>136</v>
       </c>
       <c r="D45" s="307">
         <v>4</v>
       </c>
       <c r="E45" s="670" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F45" s="363"/>
       <c r="G45" s="216"/>
       <c r="H45" s="269"/>
       <c r="I45" s="284"/>
       <c r="J45" s="215"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A46" s="240" t="s">
+      <c r="A46" s="266" t="s">
         <v>117</v>
       </c>
-      <c r="B46" s="420"/>
-      <c r="C46" s="590"/>
+      <c r="B46" s="733"/>
+      <c r="C46" s="663"/>
       <c r="D46" s="312"/>
       <c r="E46" s="590"/>
       <c r="F46" s="397"/>
       <c r="G46" s="268"/>
       <c r="H46" s="342"/>
       <c r="I46" s="510" t="s">
         <v>117</v>
       </c>
       <c r="J46" s="314"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="314"/>
       <c r="B47" s="215"/>
       <c r="C47" s="592"/>
       <c r="D47" s="215"/>
       <c r="E47" s="592"/>
       <c r="F47" s="215"/>
       <c r="G47" s="215"/>
       <c r="H47" s="215"/>
       <c r="I47" s="215"/>
       <c r="J47" s="314"/>
     </row>
     <row r="48" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="317"/>
       <c r="B48" s="317" t="s">
@@ -40879,70 +40900,70 @@
       <c r="C52" s="215"/>
       <c r="D52" s="216"/>
       <c r="E52" s="319"/>
       <c r="F52" s="215"/>
       <c r="G52" s="305"/>
       <c r="H52" s="216"/>
       <c r="I52" s="522" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="215"/>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="215"/>
       <c r="C53" s="216"/>
       <c r="D53" s="216"/>
       <c r="E53" s="216"/>
       <c r="F53" s="215"/>
       <c r="G53" s="279"/>
       <c r="H53" s="216"/>
       <c r="I53" s="284"/>
       <c r="J53" s="215"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A67965D-A00A-40BE-BAFD-34D5CBCD6EF7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I57"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="U29" sqref="U29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -41111,51 +41132,51 @@
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="232" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="269"/>
       <c r="H11" s="269"/>
       <c r="I11" s="507" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="236"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="251" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H12" s="216"/>
       <c r="I12" s="508"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="240" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="250"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="252"/>
       <c r="H13" s="216"/>
       <c r="I13" s="509" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="232" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
@@ -41172,580 +41193,568 @@
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="236"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="282" t="s">
         <v>46</v>
       </c>
       <c r="H15" s="245"/>
       <c r="I15" s="674"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="240" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
-      <c r="G16" s="504"/>
+      <c r="G16" s="282"/>
       <c r="H16" s="245"/>
       <c r="I16" s="675" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="232" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
-      <c r="G17" s="637"/>
-      <c r="H17" s="245" t="s">
+      <c r="G17" s="611"/>
+      <c r="H17" s="357" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="673" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
-      <c r="G18" s="647"/>
-      <c r="H18" s="245"/>
+      <c r="G18" s="590"/>
+      <c r="H18" s="357"/>
       <c r="I18" s="674"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
-      <c r="G19" s="423" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="245" t="s">
+      <c r="G19" s="392"/>
+      <c r="H19" s="357" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="675" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
-      <c r="G20" s="423">
-[...2 lines deleted...]
-      <c r="H20" s="245"/>
+      <c r="G20" s="392"/>
+      <c r="H20" s="357"/>
       <c r="I20" s="673" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="236"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
-      <c r="G21" s="269" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="248"/>
+      <c r="G21" s="245"/>
+      <c r="H21" s="356"/>
       <c r="I21" s="674"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
-      <c r="G22" s="269">
-[...2 lines deleted...]
-      <c r="H22" s="267"/>
+      <c r="G22" s="245"/>
+      <c r="H22" s="475"/>
       <c r="I22" s="675" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
-      <c r="G23" s="274" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="G23" s="248"/>
+      <c r="H23" s="431" t="s">
+        <v>154</v>
       </c>
       <c r="I23" s="507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
-      <c r="G24" s="274" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="423">
+      <c r="G24" s="248"/>
+      <c r="H24" s="431">
         <v>1</v>
       </c>
       <c r="I24" s="508"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
-      <c r="G25" s="269"/>
-[...1 lines deleted...]
-        <v>151</v>
+      <c r="G25" s="267"/>
+      <c r="H25" s="431" t="s">
+        <v>155</v>
       </c>
       <c r="I25" s="509" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
-      <c r="G26" s="219" t="s">
+      <c r="G26" s="269" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="423">
         <v>3</v>
       </c>
       <c r="I26" s="507" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="423" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="508"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="423" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="509" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H29" s="219"/>
       <c r="I29" s="507" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356" t="s">
         <v>50</v>
       </c>
       <c r="G30" s="216">
         <v>2</v>
       </c>
       <c r="H30" s="269"/>
       <c r="I30" s="508"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H31" s="269"/>
       <c r="I31" s="509" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216">
         <v>4</v>
       </c>
       <c r="H32" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H33" s="269"/>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E35" s="708" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="441"/>
       <c r="D36" s="269" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E36" s="605" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F36" s="288" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="269"/>
       <c r="I36" s="508"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="355" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="496" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="274" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E37" s="670" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F37" s="290" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="256" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="388" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="269"/>
       <c r="E38" s="590"/>
       <c r="F38" s="288"/>
       <c r="G38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="336" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="269"/>
       <c r="E39" s="591" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F39" s="445" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="269"/>
       <c r="E40" s="591" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F40" s="301" t="s">
         <v>98</v>
       </c>
       <c r="G40" s="342"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="219" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E41" s="590"/>
       <c r="F41" s="361">
         <v>4</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C42" s="304" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="269"/>
       <c r="E42" s="590" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F42" s="446"/>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="617" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="269" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="590" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F43" s="409" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="343" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="269">
         <v>1</v>
       </c>
       <c r="E44" s="590"/>
       <c r="F44" s="403" t="s">
         <v>115</v>
       </c>
       <c r="G44" s="216"/>
@@ -41813,81 +41822,81 @@
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="500" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="215"/>
       <c r="D49" s="215"/>
       <c r="E49" s="215"/>
       <c r="F49" s="215"/>
       <c r="G49" s="217"/>
       <c r="H49" s="271"/>
       <c r="I49" s="380" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="261" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="216"/>
       <c r="D50" s="215"/>
       <c r="E50" s="216"/>
       <c r="F50" s="215"/>
       <c r="G50" s="279" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H50" s="216"/>
       <c r="I50" s="284"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="261" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="319"/>
       <c r="F51" s="215"/>
       <c r="G51" s="305" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H51" s="216"/>
       <c r="I51" s="284" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="501"/>
       <c r="C52" s="215"/>
       <c r="D52" s="216"/>
       <c r="E52" s="319"/>
       <c r="F52" s="215"/>
       <c r="G52" s="305" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H52" s="216"/>
       <c r="I52" s="522" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="215"/>
       <c r="C53" s="216"/>
       <c r="D53" s="216"/>
       <c r="E53" s="216"/>
       <c r="F53" s="215"/>
       <c r="G53" s="279"/>
       <c r="H53" s="216"/>
       <c r="I53" s="284"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="314"/>
       <c r="B54" s="216"/>
       <c r="C54" s="216"/>
       <c r="D54" s="216"/>
       <c r="E54" s="216"/>
       <c r="F54" s="215"/>
       <c r="G54" s="279"/>
@@ -41924,59 +41933,59 @@
       <c r="A57" s="320"/>
       <c r="B57" s="320"/>
       <c r="C57" s="320"/>
       <c r="D57" s="320"/>
       <c r="E57" s="320"/>
       <c r="F57" s="320"/>
       <c r="G57" s="279"/>
       <c r="H57" s="216"/>
       <c r="I57" s="511" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AF63964-7DFF-497A-926E-12226C045B79}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I57"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -42494,51 +42503,51 @@
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="661" t="s">
         <v>53</v>
       </c>
       <c r="H32" s="653" t="s">
         <v>53</v>
       </c>
       <c r="I32" s="507" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243"/>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="661"/>
       <c r="H33" s="653"/>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="661"/>
       <c r="H34" s="660"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
@@ -42549,229 +42558,229 @@
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="418"/>
       <c r="D35" s="285" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="664" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="611"/>
       <c r="G35" s="665"/>
       <c r="H35" s="653"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
       <c r="B36" s="243"/>
       <c r="C36" s="426"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="423" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F36" s="591"/>
       <c r="G36" s="661"/>
       <c r="H36" s="653"/>
       <c r="I36" s="508"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="611" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="505" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="424" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="590" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G37" s="661"/>
       <c r="H37" s="653"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="591" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="450" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="422"/>
       <c r="F38" s="591" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G38" s="661" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="653" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="642"/>
       <c r="C39" s="450" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="332" t="s">
         <v>92</v>
       </c>
       <c r="E39" s="605" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F39" s="614"/>
       <c r="G39" s="661"/>
       <c r="H39" s="653"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="419" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="216" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="591">
         <v>1</v>
       </c>
       <c r="F40" s="614"/>
       <c r="G40" s="666"/>
       <c r="H40" s="653"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="275" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="216">
         <v>3</v>
       </c>
       <c r="E41" s="590" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F41" s="614"/>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="270" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="297"/>
       <c r="E42" s="590">
         <v>4</v>
       </c>
       <c r="F42" s="614" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="333" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="301" t="s">
         <v>106</v>
       </c>
       <c r="E43" s="590" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F43" s="614" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="237" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="301" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="590" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F44" s="662"/>
       <c r="G44" s="216"/>
       <c r="H44" s="269"/>
       <c r="I44" s="507" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="305"/>
       <c r="B45" s="296">
         <v>4</v>
       </c>
       <c r="C45" s="233">
         <v>4</v>
       </c>
       <c r="D45" s="307">
         <v>4</v>
       </c>
       <c r="E45" s="670"/>
       <c r="F45" s="663"/>
       <c r="G45" s="216"/>
       <c r="H45" s="269"/>
       <c r="I45" s="284"/>
     </row>
@@ -42819,110 +42828,110 @@
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="314"/>
       <c r="B49" s="493" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="215"/>
       <c r="D49" s="215"/>
       <c r="E49" s="215"/>
       <c r="F49" s="215"/>
       <c r="G49" s="217"/>
       <c r="H49" s="271"/>
       <c r="I49" s="380" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="314"/>
       <c r="B50" s="256" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="216"/>
       <c r="D50" s="215"/>
       <c r="E50" s="216"/>
       <c r="F50" s="215"/>
       <c r="G50" s="219" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H50" s="220"/>
       <c r="I50" s="372"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="314"/>
       <c r="B51" s="256" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="215"/>
       <c r="D51" s="215"/>
       <c r="E51" s="319"/>
       <c r="F51" s="215"/>
       <c r="G51" s="485" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H51" s="245"/>
       <c r="I51" s="372" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="314"/>
       <c r="B52" s="494"/>
       <c r="C52" s="215"/>
       <c r="D52" s="216"/>
       <c r="E52" s="319"/>
       <c r="F52" s="215"/>
       <c r="G52" s="485" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H52" s="245"/>
       <c r="I52" s="636" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="314"/>
       <c r="B53" s="215"/>
       <c r="C53" s="216"/>
       <c r="D53" s="216"/>
       <c r="E53" s="216"/>
       <c r="F53" s="215"/>
       <c r="G53" s="219"/>
       <c r="H53" s="220" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I53" s="372"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="314"/>
       <c r="B54" s="216"/>
       <c r="C54" s="216"/>
       <c r="D54" s="216"/>
       <c r="E54" s="216"/>
       <c r="F54" s="215"/>
       <c r="G54" s="269"/>
       <c r="H54" s="245" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I54" s="372" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="314"/>
       <c r="B55" s="216"/>
       <c r="C55" s="215"/>
       <c r="D55" s="215"/>
       <c r="E55" s="215"/>
       <c r="F55" s="215"/>
       <c r="G55" s="342"/>
       <c r="H55" s="267" t="s">
         <v>131</v>
       </c>
       <c r="I55" s="636" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A56" s="314"/>
       <c r="B56" s="216"/>
       <c r="C56" s="215"/>
       <c r="D56" s="215"/>
@@ -42944,51 +42953,51 @@
       <c r="I57" s="511" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{463CF73C-62EA-4641-8E32-941E97B8E68F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -43266,51 +43275,51 @@
       <c r="I17" s="507" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="236"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="282"/>
       <c r="H18" s="269"/>
       <c r="I18" s="508"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="240" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="330" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H19" s="216" t="s">
         <v>48</v>
       </c>
       <c r="I19" s="509" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="232" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="233" t="s">
         <v>98</v>
       </c>
       <c r="H20" s="216"/>
       <c r="I20" s="507" t="s">
         <v>51</v>
       </c>
     </row>
@@ -43330,272 +43339,272 @@
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="240" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="455"/>
       <c r="H22" s="216"/>
       <c r="I22" s="509" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="232" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="274" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H23" s="529" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I23" s="673" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="236"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="274" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="392"/>
       <c r="I24" s="674"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="240" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="243"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="269" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H25" s="392" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I25" s="675" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="262" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="219" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="392"/>
       <c r="I26" s="673" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="264"/>
       <c r="B27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="269" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="392" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I27" s="674"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="266" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="267"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="342"/>
       <c r="H28" s="392"/>
       <c r="I28" s="675" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="262" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="243" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="H29" s="245"/>
       <c r="I29" s="673" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="264"/>
       <c r="B30" s="243"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="216">
         <v>1</v>
       </c>
       <c r="H30" s="245"/>
       <c r="I30" s="674"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="266" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="243" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H31" s="245"/>
       <c r="I31" s="675" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="262" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="243"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216">
         <v>4</v>
       </c>
       <c r="H32" s="267"/>
       <c r="I32" s="673" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="264"/>
       <c r="B33" s="243" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="605" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H33" s="269"/>
       <c r="I33" s="508"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="266" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="243"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="268" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="590" t="s">
         <v>38</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H34" s="342"/>
       <c r="I34" s="509" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="262" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="283"/>
       <c r="C35" s="418"/>
       <c r="D35" s="285" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="688"/>
       <c r="F35" s="254"/>
       <c r="G35" s="332"/>
       <c r="H35" s="269"/>
       <c r="I35" s="507" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="264"/>
@@ -43603,210 +43612,210 @@
       <c r="C36" s="426"/>
       <c r="D36" s="288" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="408" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="245" t="s">
         <v>88</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="269"/>
       <c r="I36" s="508"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="266" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="355" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="505" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="290" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E37" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="248"/>
       <c r="G37" s="216"/>
       <c r="H37" s="269"/>
       <c r="I37" s="509" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="262" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="256" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="450" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="288"/>
       <c r="E38" s="664" t="s">
         <v>80</v>
       </c>
       <c r="F38" s="245" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G38" s="216" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="507" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="264"/>
       <c r="B39" s="336" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="388" t="s">
         <v>91</v>
       </c>
       <c r="D39" s="220" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E39" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="245"/>
       <c r="G39" s="216"/>
       <c r="H39" s="269"/>
       <c r="I39" s="508"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="266" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="304" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="443" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="245">
         <v>1</v>
       </c>
       <c r="E40" s="301" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="245" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G40" s="297"/>
       <c r="H40" s="269"/>
       <c r="I40" s="509" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="262" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="304" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="308" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="245" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E41" s="427">
         <v>4</v>
       </c>
       <c r="F41" s="245"/>
       <c r="G41" s="216"/>
       <c r="H41" s="219"/>
       <c r="I41" s="507" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="264"/>
       <c r="B42" s="452" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="304" t="s">
         <v>87</v>
       </c>
       <c r="D42" s="245">
         <v>4</v>
       </c>
       <c r="E42" s="427"/>
       <c r="F42" s="248" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G42" s="216"/>
       <c r="H42" s="269"/>
       <c r="I42" s="508"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="266" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="421" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="617" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="591" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E43" s="457" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="248"/>
       <c r="G43" s="216"/>
       <c r="H43" s="269"/>
       <c r="I43" s="509" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="232" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="343" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="591" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E44" s="453" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="476"/>
       <c r="G44" s="216"/>
       <c r="H44" s="269"/>
       <c r="I44" s="507" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="305"/>
       <c r="B45" s="296">
         <v>4</v>
       </c>
       <c r="C45" s="298">
         <v>4</v>
       </c>
       <c r="D45" s="672"/>
       <c r="E45" s="458" t="s">
         <v>87</v>
       </c>
       <c r="F45" s="248"/>
       <c r="G45" s="216"/>
@@ -43970,51 +43979,51 @@
       <c r="I57" s="511" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A2372D2-A308-4BC7-8757-835FDD83EBF8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -44103,97 +44112,97 @@
         <v>16</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="509" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="216"/>
       <c r="D7" s="470"/>
       <c r="E7" s="216"/>
       <c r="F7" s="470"/>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="507" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="216"/>
       <c r="D8" s="216"/>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="222"/>
       <c r="I8" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="508"/>
       <c r="B9" s="216"/>
       <c r="C9" s="216"/>
       <c r="D9" s="216"/>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="245" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="246"/>
       <c r="I9" s="247"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="509" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="216"/>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="334" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H10" s="246"/>
       <c r="I10" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="507" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="245"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="508"/>
       <c r="B12" s="250"/>
       <c r="C12" s="216"/>
@@ -44305,324 +44314,324 @@
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="509" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="392"/>
       <c r="H19" s="246"/>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="507" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="392" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H20" s="246"/>
       <c r="I20" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="508"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="245" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H21" s="257"/>
       <c r="I21" s="247"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="509" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="686" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H22" s="259"/>
       <c r="I22" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="248"/>
       <c r="H23" s="222" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="I23" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="508"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="248"/>
       <c r="H24" s="246">
         <v>1</v>
       </c>
       <c r="I24" s="247"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="245"/>
       <c r="H25" s="246" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I25" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="221" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H26" s="246">
         <v>3</v>
       </c>
       <c r="I26" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="508"/>
       <c r="B27" s="357" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G27" s="245" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="246" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I27" s="247"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="475"/>
       <c r="C28" s="216"/>
       <c r="D28" s="268"/>
       <c r="E28" s="216"/>
       <c r="F28" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="267"/>
       <c r="H28" s="246" t="s">
         <v>131</v>
       </c>
       <c r="I28" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D29" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="357"/>
       <c r="G29" s="216"/>
       <c r="H29" s="220" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I29" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="508"/>
       <c r="B30" s="216"/>
       <c r="C30" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E30" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="356" t="s">
         <v>50</v>
       </c>
       <c r="G30" s="216" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H30" s="245">
         <v>4</v>
       </c>
       <c r="I30" s="247"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="276" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D31" s="297"/>
       <c r="E31" s="405" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="356"/>
       <c r="G31" s="216" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H31" s="245" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I31" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="216"/>
       <c r="C32" s="276"/>
       <c r="D32" s="216" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="256"/>
       <c r="F32" s="357"/>
       <c r="G32" s="216"/>
       <c r="H32" s="245">
         <v>2</v>
       </c>
       <c r="I32" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="508"/>
       <c r="B33" s="216" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="357"/>
       <c r="G33" s="216"/>
       <c r="H33" s="245" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I33" s="247"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="216"/>
       <c r="C34" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D34" s="216" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I34" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="473"/>
       <c r="C35" s="440"/>
       <c r="D35" s="220"/>
       <c r="E35" s="444" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="433" t="s">
         <v>81</v>
       </c>
       <c r="G35" s="219"/>
       <c r="H35" s="220"/>
       <c r="I35" s="244" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
@@ -44633,195 +44642,195 @@
       <c r="E36" s="431" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="386" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="269"/>
       <c r="H36" s="245"/>
       <c r="I36" s="247"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="509" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="465" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="593"/>
       <c r="D37" s="356" t="s">
         <v>88</v>
       </c>
       <c r="E37" s="425" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="434" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G37" s="269"/>
       <c r="H37" s="245"/>
       <c r="I37" s="249" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="507" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="340" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C38" s="590" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D38" s="357"/>
       <c r="E38" s="430"/>
       <c r="F38" s="386"/>
       <c r="G38" s="269" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="245" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="244" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="508"/>
       <c r="B39" s="671" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C39" s="590">
         <v>4</v>
       </c>
       <c r="D39" s="357" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E39" s="445" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="272" t="s">
         <v>94</v>
       </c>
       <c r="G39" s="269"/>
       <c r="H39" s="245"/>
       <c r="I39" s="247"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="509" t="s">
         <v>95</v>
       </c>
       <c r="B40" s="301" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="590" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D40" s="357"/>
       <c r="E40" s="361" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="273" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="342"/>
       <c r="H40" s="245"/>
       <c r="I40" s="249" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="507" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="301" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="590">
         <v>1</v>
       </c>
       <c r="D41" s="357"/>
       <c r="E41" s="446">
         <v>4</v>
       </c>
       <c r="F41" s="258" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G41" s="216"/>
       <c r="H41" s="220"/>
       <c r="I41" s="244" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="508"/>
       <c r="B42" s="427">
         <v>4</v>
       </c>
       <c r="C42" s="590"/>
       <c r="D42" s="357"/>
       <c r="E42" s="427"/>
       <c r="F42" s="258"/>
       <c r="G42" s="216"/>
       <c r="H42" s="245"/>
       <c r="I42" s="247"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="509" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="586" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="590" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D43" s="357" t="s">
         <v>110</v>
       </c>
       <c r="E43" s="409" t="s">
         <v>107</v>
       </c>
       <c r="F43" s="360" t="s">
         <v>111</v>
       </c>
       <c r="G43" s="216"/>
       <c r="H43" s="245"/>
       <c r="I43" s="249" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="507" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="587" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="590" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D44" s="357"/>
       <c r="E44" s="363" t="s">
         <v>114</v>
       </c>
       <c r="F44" s="466" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="245"/>
       <c r="I44" s="244" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="284"/>
       <c r="B45" s="453" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="591"/>
       <c r="D45" s="480"/>
       <c r="E45" s="410" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="446">
@@ -44988,51 +44997,51 @@
       <c r="I57" s="321" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91E8B1C6-A564-4024-9063-E84E5E7E0249}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="210" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B1" s="211"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="213"/>
       <c r="F1" s="212">
         <v>2026</v>
       </c>
       <c r="G1" s="212"/>
       <c r="H1" s="215"/>
       <c r="I1" s="215"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="216"/>
       <c r="B2" s="216"/>
       <c r="C2" s="215"/>
       <c r="D2" s="216"/>
       <c r="E2" s="215"/>
       <c r="F2" s="215"/>
       <c r="G2" s="216"/>
       <c r="H2" s="215"/>
       <c r="I2" s="215"/>
     </row>
@@ -45116,576 +45125,576 @@
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="508"/>
       <c r="B6" s="216"/>
       <c r="C6" s="216"/>
       <c r="D6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="469" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="238" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="239" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="236"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="509" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="216"/>
       <c r="C7" s="220" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D7" s="676"/>
       <c r="E7" s="683" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F7" s="596"/>
       <c r="G7" s="238"/>
       <c r="H7" s="242" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="240" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="507" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="216"/>
       <c r="C8" s="245"/>
       <c r="D8" s="216"/>
       <c r="E8" s="684"/>
       <c r="F8" s="216"/>
       <c r="G8" s="220" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H8" s="222" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="244" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="508"/>
       <c r="B9" s="216"/>
       <c r="C9" s="245"/>
       <c r="D9" s="216"/>
       <c r="E9" s="681" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="683" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G9" s="357" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="246"/>
       <c r="I9" s="247"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="509" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="216"/>
       <c r="C10" s="245"/>
       <c r="D10" s="216"/>
       <c r="E10" s="681" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F10" s="684" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="356" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="246" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="565" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="219" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C11" s="245"/>
       <c r="D11" s="216"/>
       <c r="E11" s="681"/>
       <c r="F11" s="682" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G11" s="357"/>
       <c r="H11" s="246"/>
       <c r="I11" s="244" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="566"/>
       <c r="B12" s="497"/>
       <c r="C12" s="245" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D12" s="216"/>
       <c r="E12" s="684"/>
       <c r="F12" s="216"/>
       <c r="G12" s="642"/>
       <c r="H12" s="246"/>
       <c r="I12" s="247"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="567" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="497"/>
       <c r="C13" s="245"/>
       <c r="D13" s="216"/>
       <c r="E13" s="684"/>
       <c r="F13" s="216"/>
       <c r="G13" s="639" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H13" s="246"/>
       <c r="I13" s="249" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="565" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="269" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C14" s="245"/>
       <c r="D14" s="216"/>
       <c r="E14" s="682"/>
       <c r="F14" s="216"/>
       <c r="G14" s="639" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="222" t="s">
         <v>40</v>
       </c>
       <c r="I14" s="244" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="566"/>
       <c r="B15" s="269"/>
       <c r="C15" s="245"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="638" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H15" s="246"/>
       <c r="I15" s="247"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="567" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="269"/>
       <c r="C16" s="245"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="639"/>
       <c r="H16" s="246"/>
       <c r="I16" s="249" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="565" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="269"/>
       <c r="C17" s="245"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="639"/>
       <c r="H17" s="246" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="244" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="566"/>
       <c r="B18" s="269"/>
       <c r="C18" s="269"/>
       <c r="D18" s="683" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="640"/>
       <c r="H18" s="246"/>
       <c r="I18" s="247"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="567" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="269"/>
       <c r="C19" s="269"/>
       <c r="D19" s="684" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="233" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H19" s="246" t="s">
         <v>48</v>
       </c>
       <c r="I19" s="249" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="566"/>
       <c r="B20" s="269"/>
       <c r="C20" s="269"/>
       <c r="D20" s="684"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="233"/>
       <c r="H20" s="246"/>
       <c r="I20" s="247"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="565" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="269"/>
       <c r="C21" s="269"/>
       <c r="D21" s="684" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="233"/>
       <c r="H21" s="246"/>
       <c r="I21" s="244" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="566"/>
       <c r="B22" s="269"/>
       <c r="C22" s="680" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D22" s="684"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="233" t="s">
         <v>98</v>
       </c>
       <c r="H22" s="257"/>
       <c r="I22" s="247"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="567" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="342"/>
       <c r="C23" s="681" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="684"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="233" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H23" s="259"/>
       <c r="I23" s="249" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="507" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="216"/>
       <c r="C24" s="681" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D24" s="682"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="237"/>
       <c r="H24" s="401" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I24" s="244" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="508"/>
       <c r="B25" s="216"/>
       <c r="C25" s="682"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="237"/>
       <c r="H25" s="401">
         <v>4</v>
       </c>
       <c r="I25" s="247"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="509" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="233"/>
       <c r="H26" s="401" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I26" s="249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="507" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="677" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="220" t="s">
         <v>57</v>
       </c>
       <c r="H27" s="401">
         <v>2</v>
       </c>
       <c r="I27" s="244" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="508"/>
       <c r="B28" s="678" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="219" t="s">
         <v>58</v>
       </c>
       <c r="G28" s="245" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="401" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I28" s="247"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="509" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="679"/>
       <c r="C29" s="216"/>
       <c r="D29" s="268"/>
       <c r="E29" s="216"/>
       <c r="F29" s="269" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="267"/>
       <c r="H29" s="401" t="s">
         <v>131</v>
       </c>
       <c r="I29" s="249" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="507" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="216" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="260" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="335" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="357"/>
       <c r="G30" s="216"/>
       <c r="H30" s="220" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I30" s="244" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="508"/>
       <c r="B31" s="216"/>
       <c r="C31" s="261" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="216" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="256" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="356" t="s">
         <v>48</v>
       </c>
       <c r="G31" s="216" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H31" s="245">
         <v>1</v>
       </c>
       <c r="I31" s="247"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="509" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="276" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="297"/>
       <c r="E32" s="405" t="s">
         <v>71</v>
       </c>
       <c r="F32" s="356"/>
       <c r="G32" s="216" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H32" s="245" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I32" s="249" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="507" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="216" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="276"/>
       <c r="D33" s="685" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="256"/>
       <c r="F33" s="357"/>
       <c r="G33" s="216" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H33" s="245">
         <v>3</v>
       </c>
       <c r="I33" s="244" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="508"/>
       <c r="B34" s="216"/>
       <c r="C34" s="404" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="685" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="408" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="357"/>
       <c r="G34" s="216"/>
       <c r="H34" s="245" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I34" s="247"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="509" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="216"/>
       <c r="C35" s="402" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="685" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="253" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="357"/>
       <c r="G35" s="216"/>
       <c r="H35" s="245" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="I35" s="249" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="507" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="473"/>
       <c r="C36" s="440"/>
       <c r="D36" s="260" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="444" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="619" t="s">
         <v>81</v>
       </c>
       <c r="G36" s="219"/>
       <c r="H36" s="220"/>
       <c r="I36" s="244" t="s">
         <v>78</v>
       </c>
@@ -46139,70 +46148,50 @@
       <c r="E66" s="320"/>
       <c r="F66" s="320"/>
       <c r="G66" s="216"/>
       <c r="H66" s="216"/>
       <c r="I66" s="320"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101001B320BE44DBC064ABD2E57E1D23035FA" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="38d4e6444cf7a8e9d626895166d98ec6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc167296-cd0c-42d6-b8da-8e38de2bb1bb" xmlns:ns3="63fde592-322d-4350-8c0c-0024375e32ea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7141c003a544a6651672504c8de91170" ns2:_="" ns3:_="">
     <xsd:import namespace="bc167296-cd0c-42d6-b8da-8e38de2bb1bb"/>
     <xsd:import namespace="63fde592-322d-4350-8c0c-0024375e32ea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -46387,84 +46376,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="63fde592-322d-4350-8c0c-0024375e32ea" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc167296-cd0c-42d6-b8da-8e38de2bb1bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E03039-4391-4BAB-919D-57A85651629F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc167296-cd0c-42d6-b8da-8e38de2bb1bb"/>
     <ds:schemaRef ds:uri="63fde592-322d-4350-8c0c-0024375e32ea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB461898-5A0D-4BDC-B31E-41FC36C77D53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD813F8-16E5-487A-A07C-D97EC2D846C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="63fde592-322d-4350-8c0c-0024375e32ea"/>
+    <ds:schemaRef ds:uri="bc167296-cd0c-42d6-b8da-8e38de2bb1bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Namngivna områden</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -46509,42 +46518,43 @@
       <vt:lpstr>'V38'!Utskriftsområde</vt:lpstr>
       <vt:lpstr>'V39'!Utskriftsområde</vt:lpstr>
       <vt:lpstr>'V40'!Utskriftsområde</vt:lpstr>
       <vt:lpstr>'V41'!Utskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pappa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001B320BE44DBC064ABD2E57E1D23035FA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>